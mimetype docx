--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1904,2779 +1904,2779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production and Trade in the Old Assyrian Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Storia Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, anno XXXI, pp.57-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 3 (May 2009 – June 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les maisons et leur mobilier à l'époque paléo-babylonienne : quelques exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XII, pp.311-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Production and Trade in the Old Assyrian Period</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d’une Assyrienne à son mari et réponse de ce dernier (XIXe siècle av. J.-C.) : comptes entre époux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Storia Economica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ynjt-0f10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Old Assyrian Bibliography 3 (May 2009 – June 2015)</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">カニシュ（アナトリア）における古アッシリア時代の 商人と文書</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Faculty of Letters. Language, Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CCLVI Mar, 2015 History 60, pp.17-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation du palais de Kanes d'après la documentation textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison et son mobilier d'après la documentation textuelle de Kanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and Social Aspects of the Old Assyrian Loan Contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 2 (July 2006-April 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
+              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettres d’une Assyrienne à son mari et réponse de ce dernier (XIXe siècle av. J.-C.) : comptes entre époux</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Private Archives from Kanis Belonging to Anatolians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.94-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction au thème VIII</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cochon dans les listes lexicales: quelles logiques de classement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.421-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage figuré dans les lettres paléo-assyriennes Expressions relatives à l'homme et à la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.347-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIe millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maison et son mobilier d'après la documentation textuelle de Kanes</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIè millénaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'organisation du palais de Kanes d'après la documentation textuelle</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire des étoffes dans les textes cunéiformes : le cas des archives paléo-assyriennes (XIXè-XVIIIè s. av. J.-C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Introduction au thème 8</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boissons en Mésopotamie du nord et Anatolie dans la première moitié du IIè millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economic and Social Aspects of the Old Assyrian Loan Contract</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et ancêtres. Le cas des femmes d'Assur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction au thème 9</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et l'écrit dans les archives paléo-assyriennes (XIXe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.253-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles consacrées des marchands assyriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.145-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Old Assyrian Trade in the light of Recent Kültepe Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Canadian Society for Mesopotamian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Alāhum and Aššur-taklāku archives found in 1993 at Kültepe Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.53-67; 359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etain et cuivre dans les archives commerciales du XIXè s. av. J.-C. : du commerce du métal à l'objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+              <w:t xml:space="preserve">, 2008, VIII, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes au foyer et femmes en voyage. Le cas des épouses des marchands assyriens au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Old Assyrian Bibliography 2 (July 2006-April 2009)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance des marchands assyriens du XIXe s. av. J.-C. De l'archivage des lettres commerciales et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.117-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations des marchands assyriens en haute Mésopotamie et en Asie Mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae (Bruxelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.371-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 1 (February 2003 - July 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
+              <w:t xml:space="preserve">, 2006, 51, pp.436-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Private Archives from Kanis Belonging to Anatolians</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigamie chez les Assyriens du début du IIe millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.94-115</w:t>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, p. 155-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et production textile à Aššur au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.421-440</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.285-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIe millénaire</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production textile privée à Assur au début du IIè millénaire avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2005, V, pp.162-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et les dettes: problèmes de responsabilité dans la Mésopotamie du IIe millénaire avant Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (34-35), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce des Assyriens en Anatolie centrale au début du IIe millénaire av. Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30-31, pp.13-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et pêche dans les royaumes de Haute-Mésopotamie au début du IIè millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
+              <w:t xml:space="preserve">, 2001, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chronologie du début du IIe millénaire revue à l'ombre d'une éclipse de soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, IX, pp.23-29</w:t>
+              <w:t xml:space="preserve">Jaarbericht Ex Oriente Lux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35-36, pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les boissons en Mésopotamie du nord et Anatolie dans la première moitié du IIè millénaire av. J.-C.</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un testament paléo-assyrien: une femme de marchand 'père et mère' des capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, IX, pp.351-358</w:t>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et crustacés en haute Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
+              <w:t xml:space="preserve">, 2000, 2, pp.71-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...1211 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644191v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mites d'Assyrie' Moths in the Assyrian Texts of the IInd millenium B.C.</w:t>
               </w:r>
@@ -4794,165 +4794,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enfants des marchands de Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hommes et femmes prêtent serment à l'époque paléo-assyrienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10-11, pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00708387v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00821268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une incantation paléo-assyrienne contre Lamaštum</w:t>
               </w:r>
@@ -8426,398 +8426,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Richesse et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 9, pp.284, 2013, Colloques de la Maison Archéologie et Ethnologie, René-Ginouvès, Pierre Rouillard, 978-2-7018-0337-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’alimentation dans l’Orient ancien, cuisines et dépendances,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Michel. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XI, pp.116, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, 1953-5120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baroin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l’Orient ancien : la ville et les débuts de l’urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.128, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et il y eut un esprit dans l'Homme. Jean Bottéro et la Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, 9, pp.284, 2013, Colloques de la Maison Archéologie et Ethnologie, René-Ginouvès, Pierre Rouillard, 978-2-7018-0337-1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.362, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XI, pp.128, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation dans l'Orient ancien, de la production à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Michel. ArScAn, IX, 2007-2008, 268 p., 2009, Cahiers des Thèmes transversaux d'ArScAn, ISSN 1953-5120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359681v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00443858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires de déchiffrements. Les écritures du Proche-Orient à l'Égée</w:t>
               </w:r>
@@ -10010,198 +10010,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05461471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commerce et calcul en Mésopotamie au début du IIe millénaire av. J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calcul à découvertlm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.28-32, 2025, 978-2-271-15373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05461461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erasing Signs and Lines on Old Assyrian Cuneiform Clay Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cammarosano, Michele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasing and Rewriting in Manuscript Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, De Gruyter, pp.161-190, 2025, Studies in Manuscript Cultures, 9783111682983. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111682983-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783111682983-005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05409334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuneiform Manuscript Culture and Gender Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossmann, Eike. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le calcul à découvertlm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Female Agency in Manuscript Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.103-128, 2024, 978-3-11-138234-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111382715-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beginnings of Clothing Experiments in Near Eastern Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10211,158 +10293,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mannering, Ulla; Nosch, Marie-Louise; Drewsen, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Thread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.71-77, 2024, 978-2-503-61277-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.NAA-EB.5.141755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850023v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04850010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numbers and Quantities in Editions of Economic and Administrative Cuneiform Texts From the Beginning of the Second Millennium BCE: The Case of the Capacity System</w:t>
               </w:r>
@@ -11668,1324 +11668,1324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
+                <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-22, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de l’écriture cunéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, , pp.2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts: An Introduction</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les successeurs de Hammurabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.87, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes du commerce assyrien en Anatolie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.80, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuneiform Fakes: A Long History from Antiquity to the Present Day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.1-22, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110714333-001⟩</w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.25-60, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles and Gender in Antiquity: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles and Gender in Antiquity From Orient to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making clay envelopes in the Old Assyrian period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kulakoğlu, Fikri; Michel, Cécile; Öztürk, Güzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Approaches to the Archaeology and History of Kültepe-Kanesh, Kültepe, 4-7 August, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-203, 2020, 978-2-503-58559-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belts and Pins as Gendered Elements of Clothing in Third and Second millennia Mesopotamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harlow, Mary; Michel, Cécile; Quillien, Louise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles and Gender in Antiquity from the Orient to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture cunéiforme au Proche-Orient antique: enseignement, apprentissage et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pion, Patrick; Schlanger, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre. Archéologie de la transmission des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.142-154, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume de Babylone sous Hammurabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.1, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les successeurs de Hammurabi</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation Practices of the Assyrian Merchants During the Nineteenth Century BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.399-433, 2020, 978-3-030-48388-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-48, 2020, 978-3-030-48389-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition des textes de Mésopotamie à la fin de la période paléo-babylonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.87, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.89, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...192 lines deleted...]
-                <w:t xml:space="preserve">Mary Harlow</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative Study of Prices and Wages in Royal Inscriptions, Administrative Texts and Mathematical Texts in the Old Babylonian Kingdom of Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Middeke-Conlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...405 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.399-433, 2020, 978-3-030-48388-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_10⟩</w:t>
+              <w:t xml:space="preserve">, pp.51-80, 2020, 978-3-030-48389-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...100 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03088955v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-03088954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaces at Kaneš during the Old Assyrian Period</w:t>
               </w:r>
@@ -13124,182 +13124,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01969901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constitution, Contents, Filing and Use of Private Archives: The Case of Old Assyrian Archives (nineteenth century BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Bausi, Christian Brockmann, Michael Friedrich, Sabine Kienitz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, De Gruyter; De Gruyter, pp.43-70, 2018, Studies in Manuscript Cultures, 9783110541397-004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110541397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Tyborowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 463, Ugarit Verlag, pp.153-164, 2018, Alter Orient Und Altes Testament, 978-3868352931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967553v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
               </w:r>
@@ -13963,186 +13963,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bordreuil; F. Briquel-Chatonnet; C. Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Débuts de l'Histoire. Le Proche-Orient ancien de l'invention de l'écriture à la naissance du monothéisme (nouvelle édition revue et augmentée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kheops, pp.54-60, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Assyrian Textile Trade in Anatolia (19th century BCE): From Traded Goods to Prestigious Gifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dross-Krüpe, Kerstin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Trade and Distribution in Antiquity Textilhandel und -distribution in der Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.111-122, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01442644v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01570551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se restaurer en voyage en haute Mésopotamie et Anatolie au début du IIe millénaire avant J.-C.</w:t>
               </w:r>
@@ -15229,51 +15229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17522,51 +17522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>