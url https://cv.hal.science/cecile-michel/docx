--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -133,472 +133,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploring non-archival trajectories of written artefacts: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archival Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10502-025-09505-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05409348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A stable isotopic and textual examination of the weaning process at Bronze Age Kültepe, Türkiye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameray Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handan Üstündağ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turhan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.105458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05409352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Old Assyrian Bibliography 5 (January 2020 – December 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, pp.363-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">物以載文 兩河流域楔形文字的書寫媒介與文體</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manuscript Studies (Shangai)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Markus Friedrich</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villard (26 juillet 1958 – 25 janvier 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Konrad Hirschler</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -630,234 +630,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métiers féminins dans les palais et grands domaines de Syrie et Haut-Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cuneiform Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/719861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte archéologique de la Syrie XVIIe-XXIe siècle, Paris : CNRS Editions, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 534, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les métiers féminins dans les palais et grands domaines de Syrie et Haut-Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes d'affaires dans la Mésopotamie du II e millénaire avant J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, printemps 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -876,4320 +876,4320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 4. July 2015 - December 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03424077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Svärd and A. Garcia-Ventura eds, Studying Gender in the Ancient Near East, University Park: Eisenbrauns, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Albesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agraw Amane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions éthiques relatives à l’étude du Proche-Orient antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 2(3) (2019 2(3)), pp.138-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for Bisphenol B Endocrine Properties: Scientific and Regulatory Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (10), pp.106001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157-158, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the in vitro genotoxicity of TiO 2 nanoparticles in a regulatory context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bigorgne-Vizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2018.1451567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01741160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Working Group On &amp;quot;endocrine Disruptors&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Expert Committee On &amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la sécurité chimique dans REACH : principes et premiers retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.0973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01516162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and Real Estate in the Old Assyrian Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production and Trade in the Old Assyrian Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Storia Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, anno XXXI, pp.57-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 3 (May 2009 – June 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d’une Assyrienne à son mari et réponse de ce dernier (XIXe siècle av. J.-C.) : comptes entre époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ynjt-0f10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons et leur mobilier à l'époque paléo-babylonienne : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.311-321</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison et son mobilier d'après la documentation textuelle de Kanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation du palais de Kanes d'après la documentation textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">カニシュ（アナトリア）における古アッシリア時代の 商人と文書</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Faculty of Letters. Language, Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CCLVI Mar, 2015 History 60, pp.17-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and Social Aspects of the Old Assyrian Loan Contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Storia Economica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, anno XXXI, pp.57-78</w:t>
+              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 2 (July 2006-April 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
+              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Private Archives from Kanis Belonging to Anatolians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.94-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cochon dans les listes lexicales: quelles logiques de classement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.421-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage figuré dans les lettres paléo-assyriennes Expressions relatives à l'homme et à la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.347-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.311-321</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...182 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boissons en Mésopotamie du nord et Anatolie dans la première moitié du IIè millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIè millénaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire des étoffes dans les textes cunéiformes : le cas des archives paléo-assyriennes (XIXè-XVIIIè s. av. J.-C.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et ancêtres. Le cas des femmes d'Assur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et l'écrit dans les archives paléo-assyriennes (XIXe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.253-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles consacrées des marchands assyriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.145-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations des marchands assyriens en haute Mésopotamie et en Asie Mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae (Bruxelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.371-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes au foyer et femmes en voyage. Le cas des épouses des marchands assyriens au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.17-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Old Assyrian Trade in the light of Recent Kültepe Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Canadian Society for Mesopotamian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Alāhum and Aššur-taklāku archives found in 1993 at Kültepe Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.53-67; 359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etain et cuivre dans les archives commerciales du XIXè s. av. J.-C. : du commerce du métal à l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
+              <w:t xml:space="preserve">, 2008, VIII, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance des marchands assyriens du XIXe s. av. J.-C. De l'archivage des lettres commerciales et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 1 (February 2003 - July 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.436-449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigamie chez les Assyriens du début du IIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, p. 155-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et production textile à Aššur au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.285-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production textile privée à Assur au début du IIè millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+              <w:t xml:space="preserve">, 2005, V, pp.162-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et les dettes: problèmes de responsabilité dans la Mésopotamie du IIe millénaire avant Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (34-35), pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce des Assyriens en Anatolie centrale au début du IIe millénaire av. Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30-31, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">B Lion</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et pêche dans les royaumes de Haute-Mésopotamie au début du IIè millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2001, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un testament paléo-assyrien: une femme de marchand 'père et mère' des capitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...173 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et crustacés en haute Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
+              <w:t xml:space="preserve">, 2000, 2, pp.71-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...1007 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chronologie du début du IIe millénaire revue à l'ombre d'une éclipse de soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaarbericht Ex Oriente Lux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 35-36, pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les malheurs de Kunnanīya, femme de marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Anatolicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.239-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mites d'Assyrie' Moths in the Assyrian Texts of the IInd millenium B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118, pp.325-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821272v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes prêtent serment à l'époque paléo-assyrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10-11, pp.105-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des marchands de Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une incantation paléo-assyrienne contre Lamaštum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orientalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 66, pp.58-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité et durée de vie des contrats et reconnaissances de dette paléo-assyriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 94, pp.1-10</w:t>
+              <w:t xml:space="preserve">, 1995, 89, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...447 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des comptes du défunt Huraşānum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 89, pp.15-27</w:t>
+              <w:t xml:space="preserve">, 1994, 88, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décès d'un contractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 86, pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5246,51 +5246,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no one to set my table' Gender Aspects in Food and Drink Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Rencontre Assyriologique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Turin, Italy. pp.3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendars in Old Assyrian Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calendars and Festivals in Mesopotamia in the Third and Second Millennia BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tsukuba, Japan. pp.77-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,51 +5393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Clay Envelopes in the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kültepe International Meetings 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kayseri, Turkey. pp.187 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5462,51 +5462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approaches to the Archaeology and the History of Kültepe/Kaneš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kültepe International Meetings 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kulakoğlu, fikri; Michel, Cécile, Aug 2017, Kayseri, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l’antiquité au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,51 +5859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile Workers in the Royal Archives of Mari (Syria, 18 th Century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,51 +5928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating an Old Assyrian Household Textile Production with the Help of Experimental Archaeology : Feasibility and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional Textile Craft – an Intangible Cultural Heritage?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Amman, Jordan. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6010,51 +6010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle d’archéologie et d’histoire du Proche-Orient ancien : la participation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque du Cinquantenaire de la SoPHAU (1966-2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. p. 137-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6079,51 +6079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women in the Family of Ali-ahum son of Iddin-Suen (1993 Kültepe archive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Kültepe International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kültepe, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Work, Men are Professionals in the Old Assyrian Private Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Travail et Société : la part du féminin / The Role of Women in Work and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanterre, France. pp.193-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wool Trade in Upper Mesopotamia and Syria According to Old Babylonian and Old Assyrian Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: From the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6295,51 +6295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de l’alimentation dans l’Antiquité : Bilan historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. pp.17-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6358,290 +6358,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une liste paléographique de signes cunéiformes. Quand les scribes assyriens s'intéressaient aux écritures anciennes...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Profils d'objets, Approches d'anthropologues et d'archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nanterre, France. pp.245-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les lettres des rois d’Assur découvertes à Kanish (XIXe siècle av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Official Epistolography and the Language(s) of Power. Proceedings of the First International Conference of the Research Network Imperium &amp; Officium. Comparative Studies in Ancient Bureaucracy and Officialdom. University of Vienna, 10-12 November 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Vienne, France. pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01426483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cochon dans les listes lexicales: quelles logiques de classement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53e Rencontre Assyriologique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Oppert et le syllabaire akkadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Histoire de déchiffrements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nanterre, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les archives récentes de Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Remarks about recent archives from Kültepe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, çorum, Turquie. pp.419-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6735,51 +6735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés immobilières dans les tablettes paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés immobilières dans les tablettes paléo-assyriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Leyden, Pays-Bas. pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,51 +6804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les joyaux des rois de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cornalines et pierres précieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,51 +6905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Evidence in the Study of Ancient Cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,51 +7015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Life at Kültepe Ancient Kanesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kulakoglu, Fikri; Michel, Cécile. Kültür Sanat Yayınları Basım Vayım, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilina Betrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2024, 978-3-11-135902-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111360805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7191,51 +7191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kültepe at the Crossroads of Disciplines. Society, Settlement and Environment from the Fourth to the First Millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2024, 978-2-503-60941-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7253,51 +7253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Exchanges and Current Researches at Kültepe and Surroundings. Kültepe, August 1-4, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary research on the Bronze Age Diyala. Proceedings of the Conference Held at the Paris Institute for Advanced Study, 25 and 26 June, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalves, Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 2021, SUBARTU, Marc Lebeau, 978-2-503-59534-4</w:t>
             </w:r>
           </w:p>
@@ -7432,2110 +7432,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2020, Why the Sciences of the Ancient World Matter, 978-3-030-48389-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02995745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative Approaches to the Archaeology and History of Kültepe-Kaneš, Kültepe, 4-7 August 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Güzel Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-503-58559-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 20, 2020, Studies in Manuscript Cultures, 978-3-11-071422-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110714333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women of Aššur and Kaneš: Texts from the Archives of Assyrian Merchants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02995550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles and Gender in Antiquity From the Orient to the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-503-58559-8</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury, 2020, 9781350141490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02995768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textile Terminologies from the Orient to the Mediterranean and Europe, 1000 BC to 1000 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Gaspa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13014/K2S46PVB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Women in Work and Society in the Ancient Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion; C. Michel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, G. Rubio, 978-1-61451-908-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l'orient ancien : bâtiments publics et lieux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XII, pp.148, 2015, Cahiers des thèmes transversaux d’ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour du monde des écritures. Pour partir à la découverte des écritures… d’ici et d’ailleurs!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue des Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32, 2015, 9782351812419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l'Orient ancien : la maison et son mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XII, pp.157, 2015, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: from the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pp.464, 2014, Ancient Textiles Series, 9781782976318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehistoric, Ancient Near Eastern and Aegean Textiles and Dress: an interdisciplinary anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bloomsbury, 2020, 9781350141490</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, pp.308, 2014, Ancient Textiles Series, 9781782977193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 5, 2020, Why the Sciences of the Ancient World Matter, 978-3-030-48389-0</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 9, pp.284, 2013, Colloques de la Maison Archéologie et Ethnologie, René-Ginouvès, Pierre Rouillard, 978-2-7018-0337-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Gaspa</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation dans l’Orient ancien, cuisines et dépendances,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Michel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.116, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l’Orient ancien : la ville et les débuts de l’urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.128, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et il y eut un esprit dans l'Homme. Jean Bottéro et la Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.362, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Role of Women in Work and Society in the Ancient Near East</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation dans l'Orient ancien, de la production à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Michel. ArScAn, IX, 2007-2008, 268 p., 2009, Cahiers des Thèmes transversaux d'ArScAn, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de déchiffrements. Les écritures du Proche-Orient à l'Égée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, G. Rubio, 978-1-61451-908-9</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errances - Actes Sud, pp.206, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.32, 2015, 9782351812419</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proches-orientales de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Topoi Orient Occident, supplément 10, pp.332, 2009, ISNN 2496-7114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XII, pp.148, 2015, Cahiers des thèmes transversaux d’ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Martinière, pp.420, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XII, pp.157, 2015, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Studies in Memory of Paul Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Institut historique-archéologique néerlandais de Stamboul, pp.290, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures cunéiformes et leur déchiffrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 17, pp.464, 2014, Ancient Textiles Series, 9781782976318</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mary Harlow</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'histoire. Le Proche-Orient de l'invention de l'écriture à la naissance du monothéisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 18, pp.308, 2014, Ancient Textiles Series, 9781782977193</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Martinière, pp.420, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baroin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">De Boccard, 9, pp.284, 2013, Colloques de la Maison Archéologie et Ethnologie, René-Ginouvès, Pierre Rouillard, 978-2-7018-0337-1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion; C. Michel. De Boccard, Travaux de la Maison René-Ginouvès 1, 338 p., 2006, P. Rouillard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, XI, pp.116, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, 1953-5120</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography of Cuneiform Texts, Bullae, Seals and the Results of the Excavations at Assur, Kültepe/Kanis, Acemhöyük, Alishar and Bogazköy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NINO, Old Assyrian Archives Studies 1, pp.206, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XI, pp.128, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance des marchands de Kaniš au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, Littératures anciennes du Proche-Orient 19, pp.606, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...796 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innāya dans les tablettes paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Recherche sur les Civilisations, A.D.P.F., I. 290 pp., II. 436 pp., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,51 +9585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Written Artefacts, Transmitted Literature and Missing Evidence: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9693,51 +9693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: Containers: From Wrapped Textiles and Jars to Hard Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friedrich, Markus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Cultures of Archiving. An Introduction to a Global and Historical Practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, De Gruyter, pp.101-141, 2026, Studies in Manuscript cultures, 9783111655475. </w:t>
@@ -9775,51 +9775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Missing Evidence in an Abundant Cuneiform Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Cécile; Friedrich, Michael; Kelder, Jorrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missing Evidence in the Study of Ancient Cultures. Methodological Reflections and Case Studies on Fragmentary Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, De Gruyter, pp.119-146, 2026, Studies in Manuscript Cultures, 9783119144988. </w:t>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reines anatoliennes dans les sources écrites paléo-assyriennes (XIX e siècle avant J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delferrière, Nicolas; Retournard, Emeline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Orient ancien à la Gaule romaine, sans jamais perdre le fil. Recherches étoffées offertes à Catherine Breniquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Mergoil, pp.395-407, 2025, Monographies Instrumentum, 978-2-35518-156-6</w:t>
@@ -9943,51 +9943,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mesure des champs à celle de la terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.36-39, 2025, 978-2-271-15373-9</w:t>
@@ -10010,1521 +10010,1616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05461471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erasing Signs and Lines on Old Assyrian Cuneiform Clay Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cammarosano, Michele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasing and Rewriting in Manuscript Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, De Gruyter, pp.161-190, 2025, Studies in Manuscript Cultures, 9783111682983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111682983-005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05409334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commerce et calcul en Mésopotamie au début du IIe millénaire av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvertlm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.28-32, 2025, 978-2-271-15373-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05461461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Cammarosano, Michele. </w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Mesopotamian Challenges: A History Based on Tablets Unevenly Distributed in Time and Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Eidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marilina Betro; Michael Friedrich; Cécile Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erasing and Rewriting in Manuscript Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783111682983-005⟩</w:t>
+              <w:t xml:space="preserve">The Ancient World Revisited: Material Dimensions of Written Artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, De Gruyter, pp.31-48, 2024, Studies in Manuscript Cultures, 978-3-11-135902-01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111360805-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuneiform Manuscript Culture and Gender Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grossmann, Eike. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Female Agency in Manuscript Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.103-128, 2024, 978-3-11-138234-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111382715-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numbers and Quantities in Editions of Economic and Administrative Cuneiform Texts From the Beginning of the Second Millennium BCE: The Case of the Capacity System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Keller; Karine Chemla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World. Textual Criticism, Critical Editions and Translations of Scholarly Texts in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.337-360, 2024, Archimedes, 978-3-031-49617-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kültepe at the Crossroads between Disciplines: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fikri Kulakoğlu; Cécile Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kültepe at the Crossroads of Disciplines. Society, Settlement and Environment from the Fourth to the First Millennium BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1-10, 2024, Subartu/KIM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beginnings of Clothing Experiments in Near Eastern Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mannering, Ulla; Nosch, Marie-Louise; Drewsen, Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Common Thread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.71-77, 2024, 978-2-503-61277-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.NAA-EB.5.141755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practice and Profession. Everyday mathematics and their transmission in Mesopotamia and Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fried, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Cultural History of Mathematics, vol. 1 Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-87, 2024, 978-135006293-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothing in the Ancient Near East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cartron, Isabelle; Cândido da Silva, Marcelo,; Rede, Marcelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions; Ausonius Éditions, pp.147-154, 2024, 978-2-35613-441-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Marilina Betro; Michael Friedrich; Cécile Michel. </w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire sur argile. La matérialité des textes cunéiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Faivre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ancient World Revisited: Material Dimensions of Written Artefacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Argiles. De la physique du matériau à l’expérimentation, Actes des journées d’études du Programme Collectif « Argiles » (2018-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, pp.98-111, 2023, 9781789694208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de Nitocris (Hérodote I 187) : réflexions sur l’inhumation des reines en Mésopotamie au Ier millénaire, B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte des empires au Proche-Orient ancien. Mélanges offerts à Francis Joannès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.130-145, 2023, 978-1-80327-433-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 4 OLD ASSYRIAN LEGAL CASES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Démare-Lafont, Sophie; Fleming, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judicial Decisions in the Ancient Near East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SBL Press, 2023, Writings from the Ancient World, 978-1-62837-484-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04253555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendered Private Letters: The Case of the Old Assyrian Correspondence (Nineteenth Century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madalina Dana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La correspondance privée dans la Méditerranée antique: sociétés en miroir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ausonius, pp.223-241, 2023, 9782356135636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proche et Moyen-Orient. Des tablettes cunéiformes au cœur des trafics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Teyssandier; François Bétard; Stéphane Bourdin; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.46-49, 2023, 9782749177052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Kültepe Tablets found in 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İrfan Albayrak; L. Gürkan Gökçek; Nurgül Yıldırım; Koray Toptaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. Dr. Salih Çeçen’e Armağan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bilgin Kültür Sanat Yayınları, pp.131-140, 2023, 9786256925311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Xavier Faivre. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles from Mesopotamia to Greece (3rd millennium BCE – 3rd century CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MATTILA, Raija; FINK, Sebastian; ITO, Sanae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argiles. De la physique du matériau à l’expérimentation, Actes des journées d’études du Programme Collectif « Argiles » (2018-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evidence Combined. Western and Eastern Sources in Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Austrian Academy of Science Press, pp.171-176, 2022, Melammu Symposia, 978-3-7001-8573-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/978OEAW85734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighing Units and Weights in the Context of Trade Between Upper Mesopotamia and Anatolia (Nineteenth and Eighteenth Centuries BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Chemla; Agathe Keller,; Christine Proust. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures of Computation and Quantification in the Ancient World. Numbers, Measurements, and Operations in Documents from Mesopotamia, China and South Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.647-689, 2022, Why the Sciences of the Ancient World Matter, 978-3-030-98363-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98361-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-98361-1_12⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03923497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture confère-t-elle une forme de domination ? Les Assyriens en Anatolie au xixe siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Bouineau; Anthony Crestini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domination et Antiquité. Aspects culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.71-100, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">MATTILA, Raija; FINK, Sebastian; ITO, Sanae. </w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What about 3D Manuscripts? The Case of the Cuneiform Clay Tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quenzer, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence Combined. Western and Eastern Sources in Dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/978OEAW85734⟩</w:t>
+              <w:t xml:space="preserve">Exploring Written Artefacts. Objects, Methods, and Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-114, 2021, Studies for Manuscript Cultures, 9783110745450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110753301-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03424439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I will Fix a Pin on your Breast’: Interdisciplinary Study on Piuns during the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11543,1479 +11638,1384 @@
               <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-130, 2021, Subartu, 978-2-503-59152-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Quenzer, J. </w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computation Practices of the Assyrian Merchants During the Nineteenth Century BCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploring Written Artefacts. Objects, Methods, and Concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110753301-006⟩</w:t>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.399-433, 2020, 978-3-030-48388-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition des textes de Mésopotamie à la fin de la période paléo-babylonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.89, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comparative Study of Prices and Wages in Royal Inscriptions, Administrative Texts and Mathematical Texts in the Old Babylonian Kingdom of Larsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Middeke-Conlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-80, 2020, 978-3-030-48389-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-48, 2020, 978-3-030-48389-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.1-22, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110714333-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de l’écriture cunéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making clay envelopes in the Old Assyrian period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kulakoğlu, Fikri; Michel, Cécile; Öztürk, Güzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Approaches to the Archaeology and History of Kültepe-Kanesh, Kültepe, 4-7 August, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-203, 2020, 978-2-503-58559-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles and Gender in Antiquity: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles and Gender in Antiquity From Orient to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les successeurs de Hammurabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.2, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.87, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes du commerce assyrien en Anatolie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.87, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.80, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuneiform Fakes: A Long History from Antiquity to the Present Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.25-60, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.80, 2020</w:t>
+              <w:t xml:space="preserve">, , pp.2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...280 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belts and Pins as Gendered Elements of Clothing in Third and Second millennia Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harlow, Mary; Michel, Cécile; Quillien, Louise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles and Gender in Antiquity from the Orient to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-192, 2020, 9781350141490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture cunéiforme au Proche-Orient antique: enseignement, apprentissage et acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pion, Patrick; Schlanger, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre. Archéologie de la transmission des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.142-154, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le royaume de Babylone sous Hammurabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...395 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaces at Kaneš during the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wicke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Palast im antiken und islamischen Orient, 9. Internationales Colloquium der Deutschen Orient-Gesellschaft 30. März – 1. April 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-138, 2019, 978-3447110716</w:t>
@@ -13038,552 +13038,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Tyborowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-164, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le passé au service du présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Anhoury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir, penser, rêver. Les leçons de vie de 12 grands scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-237, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammarion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.215-237, 2018</w:t>
+                <w:t xml:space="preserve">halshs-01969901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Tyborowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 463, Ugarit Verlag, pp.153-164, 2018, Alter Orient Und Altes Testament, 978-3868352931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution, Contents, Filing and Use of Private Archives: The Case of Old Assyrian Archives (nineteenth century BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Bausi, Christian Brockmann, Michael Friedrich, Sabine Kienitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, De Gruyter; De Gruyter, pp.43-70, 2018, Studies in Manuscript Cultures, 9783110541397-004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110541397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l'Antiquité au CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dassa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 463, Ugarit Verlag, pp.153-164, 2018, Alter Orient Und Altes Testament, 978-3868352931</w:t>
+              <w:t xml:space="preserve">Cinquantenaire de la SoPHAU 1966-2016 : Regards croisés sur l’histoire ancienne en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.245-252, 2017, 978-2-84867-588-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile Imprints on Bullae from Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andersson-Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fikri Kulakoğlu; Gojko Barjamovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Kültepe International Meeting, Kültepe, 26-30 July 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kültepe International Meetings 2, Subartu XXXIX, pp.87-104, 2017, 978-2503575223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cornaline dans les sources paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ekin Kozal, Murat Akar, Yagmur Heffron, Ciler Cilingiroglu, Tevfik Emre Serifoglu, Canan Cakirlar, Sinan Ünlüsoy et Eric Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions, Approaches and Dialogues in the Eastern Mediterranean Archaeology. Studies in Honor of Marie-Henriette Gates and Charles Gates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-369, 2017, 978-3-86835-251-1</w:t>
@@ -13612,51 +13612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy, Society, and Daily Life in the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A COMPANION TO ASSYRIA (Eckart Frahm dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13675,272 +13675,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur les bullæ inscrites de la ville basse de Kültepe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérengère Perello, Aline Tenu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d'Orient Recueil de textes offert à Christine KEPINSKI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 175-184, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médaillons solaires dans la documentation paléo-assyrienne : des bijoux pour les dieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mille et une empreintes Un Alsacien en Orient, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Subartu XXXVI, p. 319-329, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pain à Aššur et à Kaneš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Corò, E. Devecchi, N. De Zorzi et M. Maiocchi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libiamo ne' lieti calici Ancient Near Eastern Studies Presented to Lucio Milano on the Occasion of his 65th Birthday by Pupils, Colleagues and Friends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ugarit-Verlag, p. 221-235, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Were there only merchants at Aššur and Kaneš? Overview of professions attested in the Old Assyrian Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İ. Albayrak, M. Çayır &amp; H. Erol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahit Günbattı Armağan. Studies in Honour of Cahit Günbattı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 171-184, 2015</w:t>
@@ -13963,457 +13963,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Considerations on the Assyrian settlement at Kaneš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Atici; F. Kulakoğlu; G. Barjamovic; A. Fairbairn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Research at Kultepe/Kanesh. An Interdisciplinary and Integrative Approach to Trade Networks, Internationalism, and Identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, ASOR, Lockwook Press, pp.69-84, 2014, Journal of Cuneiform Studies Supplemental Series, 978-1-937040-19-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Matoïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bordreuil; F. Briquel-Chatonnet; C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Débuts de l'Histoire. Le Proche-Orient ancien de l'invention de l'écriture à la naissance du monothéisme (nouvelle édition revue et augmentée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Kheops, pp.54-60, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01570551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se restaurer en voyage en haute Mésopotamie et Anatolie au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucio Milano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleonutrition and Food Practices in the Ancient Near East: Towards a Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIV, SARGON, pp.309-326, 2014, History of the Ancient Near East / Monographs, 9788895672113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: from the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2014, Ancient Textiles Series, 9781782976318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Assyrian Textile Trade in Anatolia (19th century BCE): From Traded Goods to Prestigious Gifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dross-Krüpe, Kerstin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Trade and Distribution in Antiquity Textilhandel und -distribution in der Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harrassowitz Verlag, pp.111-122, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01442644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...239 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kārum Period on the Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.R. Steadman; G. McMahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE OXFORD HANDBOOK OF ANCIENT ANATOLIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14449,539 +14449,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Writing, counting and scribal Education in Aššur and Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anatolia's Prologue Kültepe Kanesh Karum. Assyrians in Istanbul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.82-93, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Day Unit within the Old Assyrian Calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ş. Dönmez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veysel Donbaz'a Sunulan Yazılar. DUB.SAR E.DUB.BA.A, Studies Presented in Honour of Veysel Donbaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ege Yayınları, pp.217-224, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Textiles traded by the Assyrians in Anatolia (19th-18th Centuries BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veenhof Klaas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textile Terminologies in the Ancient Near East and Mediterranean from the Third to the First millennia BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-269, 2010, Ancient Textiles Series, Textile Terminologies in the Ancient Near East and Mediterranean from the Third to the First millennia BC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women of Aššur and Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia's Prologue Kültepe Kanesh Karum. Assyrians in Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.82-93, 2010</w:t>
+              <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.124-133, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation of an Old Assyrian Document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anadolu'nun Önsözü Kültepe Kaniş-Karumu. Asurlular İstanbul'da</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.98-99, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textile terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veenhof Klaas</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textile Terminologies in the Ancient Near East and Mediterranean from the Third to the First millennia BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.209-269, 2010, Ancient Textiles Series, Textile Terminologies in the Ancient Near East and Mediterranean from the Third to the First millennia BC</w:t>
+              <w:t xml:space="preserve">, pp.ix-xx, 2010, Ancient Textiles Series, 9781842177532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptoirs de commerce assyriens en Anatolie: emprunts réciproques et acculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Rouillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.1-12, 2010, Colloques de la Maison René-Ginouvès 6</w:t>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Dis-moi ce que tu bois...'' Boissons et buveurs en haute Mésopotamie et Anatolie au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Faivre, B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et il y eut un esprit dans l'Homme. Jean Bottéro et la Mésopotamie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.197-220, 2009, Travaux de la Maison René-Ginouvès 6</w:t>
@@ -15077,358 +15077,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tu aimes trop l'argent et méprises ta vie'. Le commerce lucratif des Assyriens en Anatolie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La richessa nel Vicino Oriente Antico, Atti del Convegno internazionale Milano 20 gennaio 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi del Vicino Oriente (Milano), pp.37-62, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Débuts de l'Histoire. Le Proche-Orient ancien de l'invention de l'écriture à la naissance du monothéisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Martinière, pp.46-51, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Assyriens et leurs femmes anatoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. G. Dercksen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia and the Jazira during the Old Assyrian Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.209-229, 2008, Old Assyrian Archives Studies 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et compter chez les marchands assyriens du début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Tarhan, A. Tibet et E. Konyar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muhibbe Darga Armağanı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sadberk Hanım Müzesi, pp.345-364, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...153 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données de géographie historique anatolienne d'après des archives récentes de Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Strobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on the Historical Geography of Anatolia in the II and I millennium B.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logisma editore, pp.235-252, 2008, Eothen 16</w:t>
@@ -15457,51 +15457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Assyriens et les esprits de leurs morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old Assyrian Studies in Memory of Paul Garelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut historique-archéologique néerlandais de Stamboul, pp.181-197, 2008, Old Assyrian Archives Studies 4</w:t>
@@ -15524,388 +15524,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les suidés dans la documentation de Kaniš au début du IIe millénaire avant J.-C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'élevage des porcs en Haute-Mésopotamie, Syrie et transtigrine au début du IIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.89-101, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les suidés dans la documentation de Kaniš au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.169-180, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pendentifs en forme de cochon dans les inventaires de Qatnā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.111-112, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chasses royales néo-assyriennes : textes et images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Sidéra, E. Vila et Ph. Erikson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.217-233, 2006, Colloques de la Maison René-Ginouvès 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...170 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce privé des Assyriens en Anatolie: un modèle du commerce archaïque selon K. Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clancier, Francis Joannès, Pierre Rouillard, Aline Tenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Polanyi : vocabulaires, théories et modalités des échanges, textes du 1er Colloque de la Maison René-Ginouvès, Nanterre, 12-14 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.121-133, 2005, Colloques de la Maison René-Ginouvès 1</w:t>
@@ -15934,51 +15934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Deux incantations paléo-assyriennes. Une nouvelle incantation pour faciliter la naissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.G. Dercksen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assyria and Beyond : Studies Presented to Mogens Trolle Larsen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.395-420, 2004, PIHANS vol. 100</w:t>
@@ -16007,51 +16007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapis-lazuli des Assyriens au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W.H. van Soldt, J.G. Dercksen, N.J. Kouwenberg et Th.J. Krispijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veenhof Anniversary Volume. Studies Presentend to Klaas R. Veenhof on the Occasion of his Sixty-fifth Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.341-359, 2001, PIHANS vol. 89</w:t>
@@ -16080,51 +16080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les litiges commerciaux paléo-assyriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre la justice en Mésopotamie. Archives judiciaires du Proche-Orient ancien (IIIe-Ier millénaire avant J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.113-139, 2000</w:t>
@@ -16153,51 +16153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchands et les nombres: l'exemple des Assyriens à Kaniš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Prosecky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual Life of the Ancient Near East, CRRAI 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Sciences of the Czech Republic. Oriental Institute, pp.249-267, 1998</w:t>
@@ -16226,51 +16226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table avec les marchands paléo-assyriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Waetzoldt et H. Hauptmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assyrien im Wandel der Zeiten, CRRAI 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberger Orientverlag, pp.95-113, 1997, Heidelberger Studien zum alten Orient 6</w:t>
@@ -16312,51 +16312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquets et autres insectes à Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand et J.-C. Margueron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari Annales de Recherches Interndisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.707-724, 1997, MARI 8</w:t>
@@ -16385,51 +16385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce dans les textes de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari, Ebla et les Hourrites, dix ans de travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.385-426, 1996, Amurru 1</w:t>
@@ -16458,51 +16458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractions dans les tablettes économiques du début du second millénaire en Assyrie et en Babylonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Benoit, K. Chemla, J. Ritter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de fractions, fractions d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Verlag, pp.87-101, 1992, Science Networks: Historical Studies Vol. 10</w:t>
@@ -16531,51 +16531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transporteurs, responsables et propriétaires de convois dans les tablettes paléo-assyriennes. Réflexions sur les expressions šēp NP et ellat NP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Charpin et F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des biens, des personnes et des idées dans le Proche-Orient ancien, XXXVIIIeR.A.I., textes réunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.137-156, 1992, CRRAI 38</w:t>
@@ -16604,51 +16604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘diamants’ du roi de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florilegium marianum, Recueil d'études en l'honneur de Michel Fleury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16673,51 +16673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durhumid, son commerce et ses marchands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Charpin et F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marchands, Diplomates et Empereurs, Etudes sur la civilisation mésopotamienne offertes à Paul Garelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.253-273, 1991</w:t>
@@ -16746,51 +16746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebbûtum et ebbum, la culture matérielle à Mari III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand et J.-C. Margueron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari Annales de Recherches Interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.181-218, 1990, MARI 6</w:t>
@@ -16845,281 +16845,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ethical and Responsible Research at CSMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jost Gippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hirschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25592/uhhfdm.14216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">AO 8295 (X-Ray Tomography 3D data of an Enveloped Clay Tablet, Louvre Museum, Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Olbrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samaneh Ehteram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25592/uhhfdm.14776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Beckert</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04850124v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04850122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17137,51 +17137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre industrielle sammum à Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17522,51 +17522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>