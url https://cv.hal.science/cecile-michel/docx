--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -133,5063 +133,5063 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A stable isotopic and textual examination of the weaning process at Bronze Age Kültepe, Türkiye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameray Özdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handan Üstündağ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turhan Doğan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68, pp.105458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05409352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 5 (January 2020 – December 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.363-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">物以載文 兩河流域楔形文字的書寫媒介與文體</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Manuscript Studies (Shangai)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05425954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring non-archival trajectories of written artefacts: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archival Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (4), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10502-025-09505-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05409348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Kameray Özdemir</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villard (26 juillet 1958 – 25 janvier 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Irvine</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Handan Üstündağ</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1, pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les métiers féminins dans les palais et grands domaines de Syrie et Haut-Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cuneiform Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (1), pp.17-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/719861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03835913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Sartre-Fauriat, Aventuriers, voyageurs et savants. À la découverte archéologique de la Syrie XVIIe-XXIe siècle, Paris : CNRS Editions, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes d'affaires dans la Mésopotamie du II e millénaire avant J.-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, printemps 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Svärd and A. Garcia-Ventura eds, Studying Gender in the Ancient Near East, University Park: Eisenbrauns, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Albesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agraw Amane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 4. July 2015 - December 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 56, pp.363-384</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03424077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions éthiques relatives à l’étude du Proche-Orient antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manuscript Studies (Shangai)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.1-24</w:t>
+              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 2(3) (2019 2(3)), pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Abrahami</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02421768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for Bisphenol B Endocrine Properties: Scientific and Regulatory Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beausoleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Assyriologiques Brèves et Utilitaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (10), pp.106001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie et le CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cuneiform Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/719861⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157-158, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the in vitro genotoxicity of TiO 2 nanoparticles in a regulatory context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bigorgne-Vizade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17435390.2018.1451567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Lion</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01741160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concerns related to ED-mediated effects of Bisphenol A and their regulatory consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Working Group On &amp;quot;endocrine Disruptors&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Anses'S Expert Committee On &amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;quot;</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Burga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475, pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de la sécurité chimique dans REACH : principes et premiers retours d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (2), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.0973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01516162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and Real Estate in the Old Assyrian Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres d’une Assyrienne à son mari et réponse de ce dernier (XIXe siècle av. J.-C.) : comptes entre époux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/ynjt-0f10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production and Trade in the Old Assyrian Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Storia Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, anno XXXI, pp.57-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 3 (May 2009 – June 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons et leur mobilier à l'époque paléo-babylonienne : quelques exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.311-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...106 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème VIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison et son mobilier d'après la documentation textuelle de Kanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of bioethics / Revue canadienne de bioéthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 2(3) (2019 2(3)), pp.138-145</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation du palais de Kanes d'après la documentation textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">カニシュ（アナトリア）における古アッシリア時代の 商人と文書</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Faculty of Letters. Language, Literature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CCLVI Mar, 2015 History 60, pp.17-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic and Social Aspects of the Old Assyrian Loan Contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean Ulrich Mullot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au thème 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51</w:t>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 2 (July 2006-April 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53, pp.525-559</w:t>
+              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Private Archives from Kanis Belonging to Anatolians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.94-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cochon dans les listes lexicales: quelles logiques de classement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.421-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage figuré dans les lettres paléo-assyriennes Expressions relatives à l'homme et à la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel und Bibel: Annual of Ancient Near Eastern, Old Testament, and Semitic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.347-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les boissons en Mésopotamie du nord et Anatolie dans la première moitié du IIè millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.311-321</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIè millénaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, 235-236</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire des étoffes dans les textes cunéiformes : le cas des archives paléo-assyriennes (XIXè-XVIIIè s. av. J.-C.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.283-290</w:t>
+              <w:t xml:space="preserve">, 2009, IX, pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport des denrées alimentaires dans la documentation écrite du début du IIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XII, pp.161-174</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et l'écrit dans les archives paléo-assyriennes (XIXe s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Faculty of Letters. Language, Literature and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, CCLVI Mar, 2015 History 60, pp.17-46</w:t>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.253-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les filles consacrées des marchands assyriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.145-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et ancêtres. Le cas des femmes d'Assur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes au foyer et femmes en voyage. Le cas des épouses des marchands assyriens au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.17-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00707890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Old Assyrian Trade in the light of Recent Kültepe Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Canadian Society for Mesopotamian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.71-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Alāhum and Aššur-taklāku archives found in 1993 at Kültepe Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altorientalische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.53-67; 359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etain et cuivre dans les archives commerciales du XIXè s. av. J.-C. : du commerce du métal à l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.179-181</w:t>
+              <w:t xml:space="preserve">, 2008, VIII, pp.59-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02201763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance des marchands assyriens du XIXe s. av. J.-C. De l'archivage des lettres commerciales et privées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Sapienza Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, L’economia dell’antica Mesopotamia (III-I millennio a.C.) Per un dialogo interdisciplinare, 9, pp.41-56</w:t>
+              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.117-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pérégrinations des marchands assyriens en haute Mésopotamie et en Asie Mineure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res Antiquae (Bruxelles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.371-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography 1 (February 2003 - July 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.436-449</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01559197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigamie chez les Assyriens du début du IIe millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84, p. 155-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et production textile à Aššur au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46, pp.285-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production textile privée à Assur au début du IIè millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XI, pp.307-308</w:t>
+              <w:t xml:space="preserve">, 2005, V, pp.162-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et les dettes: problèmes de responsabilité dans la Mésopotamie du IIe millénaire avant Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, supplément 7, pp.17-45</w:t>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1 (34-35), pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce des Assyriens en Anatolie centrale au début du IIe millénaire av. Jésus-Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Orientforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52, pp.416-437</w:t>
+              <w:t xml:space="preserve">Méditerranées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30-31, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">B Lion</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et pêche dans les royaumes de Haute-Mésopotamie au début du IIè millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2001, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chronologie du début du IIe millénaire revue à l'ombre d'une éclipse de soleil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, IX, pp.351-358</w:t>
+              <w:t xml:space="preserve">Jaarbericht Ex Oriente Lux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35-36, pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un testament paléo-assyrien: une femme de marchand 'père et mère' des capitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, IX, pp.265-275</w:t>
+              <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 94, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons et crustacés en haute Mésopotamie au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10, pp.27-39</w:t>
+              <w:t xml:space="preserve">, 2000, 2, pp.71-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mites d'Assyrie' Moths in the Assyrian Texts of the IInd millenium B.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.253-272</w:t>
+              <w:t xml:space="preserve">Journal of the American Oriental Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 118, pp.325-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821272v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les malheurs de Kunnanīya, femme de marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.145-163</w:t>
+              <w:t xml:space="preserve">Archivum Anatolicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 3, pp.239-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une incantation paléo-assyrienne contre Lamaštum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Res Antiquae (Bruxelles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, pp.371-388</w:t>
+              <w:t xml:space="preserve">Orientalia2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 66, pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes et femmes prêtent serment à l'époque paléo-assyrienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28, pp.17-38</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10-11, pp.105-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00708387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants des marchands de Kaniš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Canadian Society for Mesopotamian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3, pp.71-82</w:t>
+              <w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22, pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...738 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité et durée de vie des contrats et reconnaissances de dette paléo-assyriens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 94, pp.1-10</w:t>
+              <w:t xml:space="preserve">, 1995, 89, pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...529 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règlement des comptes du défunt Huraşānum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 89, pp.15-27</w:t>
+              <w:t xml:space="preserve">, 1994, 88, pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décès d'un contractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Assyriologie et d'Archéologie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 86, pp.113-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5246,51 +5246,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no one to set my table' Gender Aspects in Food and Drink Preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Rencontre Assyriologique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Turin, Italy. pp.3-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendars in Old Assyrian Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calendars and Festivals in Mesopotamia in the Third and Second Millennia BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tsukuba, Japan. pp.77-97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5393,51 +5393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Clay Envelopes in the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kültepe International Meetings 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kayseri, Turkey. pp.187 - 203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5462,51 +5462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approaches to the Archaeology and the History of Kültepe/Kaneš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kültepe International Meetings 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kulakoğlu, fikri; Michel, Cécile, Aug 2017, Kayseri, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,51 +5531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l’antiquité au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Mhaouty-Kodja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,51 +5859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile Workers in the Royal Archives of Mari (Syria, 18 th Century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICAANE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5928,51 +5928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating an Old Assyrian Household Textile Production with the Help of Experimental Archaeology : Feasibility and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional Textile Craft – an Intangible Cultural Heritage?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Amman, Jordan. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6010,51 +6010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un demi-siècle d’archéologie et d’histoire du Proche-Orient ancien : la participation française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque du Cinquantenaire de la SoPHAU (1966-2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. p. 137-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6079,51 +6079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women in the Family of Ali-ahum son of Iddin-Suen (1993 Kültepe archive)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Kültepe International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Kültepe, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women Work, Men are Professionals in the Old Assyrian Private Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international: "Travail et Société : la part du féminin / The Role of Women in Work and Society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nanterre, France. pp.193-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6226,51 +6226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wool Trade in Upper Mesopotamia and Syria According to Old Babylonian and Old Assyrian Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: From the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6295,51 +6295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation au Proche-Orient ancien : les sources et leur exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’histoire de l’alimentation dans l’Antiquité : Bilan historiographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. pp.17-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6358,290 +6358,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01187047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cochon dans les listes lexicales: quelles logiques de classement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 53e Rencontre Assyriologique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01673994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lettres des rois d’Assur découvertes à Kanish (XIXe siècle av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Official Epistolography and the Language(s) of Power. Proceedings of the First International Conference of the Research Network Imperium &amp; Officium. Comparative Studies in Ancient Bureaucracy and Officialdom. University of Vienna, 10-12 November 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Vienne, France. pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une liste paléographique de signes cunéiformes. Quand les scribes assyriens s'intéressaient aux écritures anciennes...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils d'objets, Approches d'anthropologues et d'archéologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nanterre, France. pp.245-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">B Lion</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Oppert et le syllabaire akkadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Histoire de déchiffrements.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Nanterre, France. pp.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur les archives récentes de Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Some Remarks about recent archives from Kültepe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, çorum, Turquie. pp.419-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6735,51 +6735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés immobilières dans les tablettes paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Propriétés immobilières dans les tablettes paléo-assyriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1993, Leyden, Pays-Bas. pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,51 +6804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les joyaux des rois de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cornalines et pierres précieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6905,51 +6905,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Evidence in the Study of Ancient Cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7015,51 +7015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Life at Kültepe Ancient Kanesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kulakoglu, Fikri; Michel, Cécile. Kültür Sanat Yayınları Basım Vayım, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -7107,51 +7107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilina Betrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2024, 978-3-11-135902-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111360805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7191,51 +7191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kültepe at the Crossroads of Disciplines. Society, Settlement and Environment from the Fourth to the First Millennium BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2024, 978-2-503-60941-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7253,51 +7253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Exchanges and Current Researches at Kültepe and Surroundings. Kültepe, August 1-4, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary research on the Bronze Age Diyala. Proceedings of the Conference Held at the Paris Institute for Advanced Study, 25 and 26 June, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalves, Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 2021, SUBARTU, Marc Lebeau, 978-2-503-59534-4</w:t>
             </w:r>
           </w:p>
@@ -7432,2110 +7432,2110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 20, 2020, Studies in Manuscript Cultures, 978-3-11-071422-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative Approaches to the Archaeology and History of Kültepe-Kaneš, Kültepe, 4-7 August 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Güzel Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-503-58559-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles and Gender in Antiquity From the Orient to the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bloomsbury, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02995768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women of Aššur and Kaneš: Texts from the Archives of Assyrian Merchants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02995550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chemla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2020, Why the Sciences of the Ancient World Matter, 978-3-030-48389-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02995745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textile Terminologies from the Orient to the Mediterranean and Europe, 1000 BC to 1000 AD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Gaspa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13014/K2S46PVB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Women in Work and Society in the Ancient Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion; C. Michel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, G. Rubio, 978-1-61451-908-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l'orient ancien : bâtiments publics et lieux de pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XII, pp.148, 2015, Cahiers des thèmes transversaux d’ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour du monde des écritures. Pour partir à la découverte des écritures… d’ici et d’ailleurs!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue des Enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32, 2015, 9782351812419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l'Orient ancien : la maison et son mobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XII, pp.157, 2015, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prehistoric, Ancient Near Eastern and Aegean Textiles and Dress: an interdisciplinary anthology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, pp.308, 2014, Ancient Textiles Series, 9781782977193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: from the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pp.464, 2014, Ancient Textiles Series, 9781782976318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mary Harlow</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richesse et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, 9, pp.284, 2013, Colloques de la Maison Archéologie et Ethnologie, René-Ginouvès, Pierre Rouillard, 978-2-7018-0337-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation dans l’Orient ancien, cuisines et dépendances,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Michel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.116, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la maison à la ville dans l’Orient ancien : la ville et les débuts de l’urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologies et Sciences de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI, pp.128, 2013, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et il y eut un esprit dans l'Homme. Jean Bottéro et la Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bloomsbury, 2020, 9781350141490</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.362, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Gaspa</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation dans l'Orient ancien, de la production à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Michel. ArScAn, IX, 2007-2008, 268 p., 2009, Cahiers des Thèmes transversaux d'ArScAn, ISSN 1953-5120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires de déchiffrements. Les écritures du Proche-Orient à l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Michel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Errances - Actes Sud, pp.206, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, cultures et sociétés dans les civilisations méditerranéennes et proches-orientales de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maison de l'Orient et de la Méditerranée. Topoi Orient Occident, supplément 10, pp.332, 2009, ISNN 2496-7114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Role of Women in Work and Society in the Ancient Near East</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Martinière, pp.420, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Studies in Memory of Paul Garelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Institut historique-archéologique néerlandais de Stamboul, pp.290, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00444005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écritures cunéiformes et leur déchiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2016, G. Rubio, 978-1-61451-908-9</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boccard, pp.48, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XII, pp.148, 2015, Cahiers des thèmes transversaux d’ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l'histoire. Le Proche-Orient de l'invention de l'écriture à la naissance du monothéisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Briquel Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Martinière, pp.420, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.32, 2015, 9782351812419</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00443986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Lion; C. Michel. De Boccard, Travaux de la Maison René-Ginouvès 1, 338 p., 2006, P. Rouillard</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, XII, pp.157, 2015, Cahier des Thèmes transversaux ArScAn, F. Joannès, ISSN 1953-5120</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Assyrian Bibliography of Cuneiform Texts, Bullae, Seals and the Results of the Excavations at Assur, Kültepe/Kanis, Acemhöyük, Alishar and Bogazköy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NINO, Old Assyrian Archives Studies 1, pp.206, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 17, pp.464, 2014, Ancient Textiles Series, 9781782976318</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance des marchands de Kaniš au début du IIe millénaire av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cerf, Littératures anciennes du Proche-Orient 19, pp.606, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...1114 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innāya dans les tablettes paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Recherche sur les Civilisations, A.D.P.F., I. 290 pp., II. 436 pp., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,51 +9585,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Written Artefacts, Transmitted Literature and Missing Evidence: An Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9693,51 +9693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3: Containers: From Wrapped Textiles and Jars to Hard Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Friedrich, Markus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Cultures of Archiving. An Introduction to a Global and Historical Practice.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, De Gruyter, pp.101-141, 2026, Studies in Manuscript cultures, 9783111655475. </w:t>
@@ -9775,51 +9775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Missing Evidence in an Abundant Cuneiform Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Cécile; Friedrich, Michael; Kelder, Jorrit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Missing Evidence in the Study of Ancient Cultures. Methodological Reflections and Case Studies on Fragmentary Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, De Gruyter, pp.119-146, 2026, Studies in Manuscript Cultures, 9783119144988. </w:t>
@@ -9851,216 +9851,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la mesure des champs à celle de la terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le calcul à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.36-39, 2025, 978-2-271-15373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05461471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les reines anatoliennes dans les sources écrites paléo-assyriennes (XIX e siècle avant J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delferrière, Nicolas; Retournard, Emeline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’Orient ancien à la Gaule romaine, sans jamais perdre le fil. Recherches étoffées offertes à Catherine Breniquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, Mergoil, pp.395-407, 2025, Monographies Instrumentum, 978-2-35518-156-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasing Signs and Lines on Old Assyrian Cuneiform Clay Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cammarosano, Michele. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasing and Rewriting in Manuscript Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, De Gruyter, pp.161-190, 2025, Studies in Manuscript Cultures, 9783111682983. </w:t>
@@ -10098,51 +10098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et calcul en Mésopotamie au début du IIe millénaire av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouzeghoub, Mokrane; Daydé, Michel; Jutten, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calcul à découvertlm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.28-32, 2025, 978-2-271-15373-9</w:t>
@@ -10165,1366 +10165,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05461461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numbers and Quantities in Editions of Economic and Administrative Cuneiform Texts From the Beginning of the Second Millennium BCE: The Case of the Capacity System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Keller; Karine Chemla. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World. Textual Criticism, Critical Editions and Translations of Scholarly Texts in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 69, Springer Nature Switzerland, pp.337-360, 2024, Archimedes, 978-3-031-49617-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49617-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kültepe at the Crossroads between Disciplines: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fikri Kulakoğlu; Cécile Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kültepe at the Crossroads of Disciplines. Society, Settlement and Environment from the Fourth to the First Millennium BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1-10, 2024, Subartu/KIM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuneiform Manuscript Culture and Gender Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grossmann, Eike. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Female Agency in Manuscript Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.103-128, 2024, 978-3-11-138234-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111382715-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beginnings of Clothing Experiments in Near Eastern Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mannering, Ulla; Nosch, Marie-Louise; Drewsen, Anne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Common Thread</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols Publishers, pp.71-77, 2024, 978-2-503-61277-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.NAA-EB.5.141755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothing in the Ancient Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cartron, Isabelle; Cândido da Silva, Marcelo,; Rede, Marcelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction to the material culture of ancient societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions; Ausonius Éditions, pp.147-154, 2024, 978-2-35613-441-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/vademecum3.9782356133939.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practice and Profession. Everyday mathematics and their transmission in Mesopotamia and Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fried, Michael. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Cultural History of Mathematics, vol. 1 Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-87, 2024, 978-135006293-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some Mesopotamian Challenges: A History Based on Tablets Unevenly Distributed in Time and Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Eidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marilina Betro; Michael Friedrich; Cécile Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ancient World Revisited: Material Dimensions of Written Artefacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, De Gruyter, pp.31-48, 2024, Studies in Manuscript Cultures, 978-3-11-135902-01. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111360805-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Grossmann, Eike. </w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de Nitocris (Hérodote I 187) : réflexions sur l’inhumation des reines en Mésopotamie au Ier millénaire, B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Female Agency in Manuscript Cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’empreinte des empires au Proche-Orient ancien. Mélanges offerts à Francis Joannès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.130-145, 2023, 978-1-80327-433-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Agathe Keller; Karine Chemla. </w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHAPTER 4 OLD ASSYRIAN LEGAL CASES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Démare-Lafont, Sophie; Fleming, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shaping the Sciences of the Ancient and Medieval World. Textual Criticism, Critical Editions and Translations of Scholarly Texts in History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Judicial Decisions in the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SBL Press, 2023, Writings from the Ancient World, 978-1-62837-484-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fikri Kulakoğlu; Cécile Michel. </w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04253555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gendered Private Letters: The Case of the Old Assyrian Correspondence (Nineteenth Century BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madalina Dana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kültepe at the Crossroads of Disciplines. Society, Settlement and Environment from the Fourth to the First Millennium BC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.1-10, 2024, Subartu/KIM</w:t>
+              <w:t xml:space="preserve">La correspondance privée dans la Méditerranée antique: sociétés en miroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Ausonius, pp.223-241, 2023, 9782356135636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Mannering, Ulla; Nosch, Marie-Louise; Drewsen, Anne. </w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proche et Moyen-Orient. Des tablettes cunéiformes au cœur des trafics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Teyssandier; François Bétard; Stéphane Bourdin; Françoise Gourmelon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Common Thread</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cherche Midi, pp.46-49, 2023, 9782749177052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fried, Michael. </w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Kültepe Tablets found in 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">İrfan Albayrak; L. Gürkan Gökçek; Nurgül Yıldırım; Koray Toptaş. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Cultural History of Mathematics, vol. 1 Antiquity</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-87, 2024, 978-135006293-1</w:t>
+              <w:t xml:space="preserve">Prof. Dr. Salih Çeçen’e Armağan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bilgin Kültür Sanat Yayınları, pp.131-140, 2023, 9786256925311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire sur argile. La matérialité des textes cunéiformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Faivre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argiles. De la physique du matériau à l’expérimentation, Actes des journées d’études du Programme Collectif « Argiles » (2018-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Archaeology, pp.98-111, 2023, 9781789694208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Philippe Clancier; Julien Monerie. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weighing Units and Weights in the Context of Trade Between Upper Mesopotamia and Anatolia (Nineteenth and Eighteenth Centuries BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Chemla; Agathe Keller,; Christine Proust. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’empreinte des empires au Proche-Orient ancien. Mélanges offerts à Francis Joannès</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultures of Computation and Quantification in the Ancient World. Numbers, Measurements, and Operations in Documents from Mesopotamia, China and South Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.647-689, 2022, Why the Sciences of the Ancient World Matter, 978-3-030-98363-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-98361-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Démare-Lafont, Sophie; Fleming, Daniel. </w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03923497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture confère-t-elle une forme de domination ? Les Assyriens en Anatolie au xixe siècle avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Bouineau; Anthony Crestini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Judicial Decisions in the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SBL Press, 2023, Writings from the Ancient World, 978-1-62837-484-1</w:t>
+              <w:t xml:space="preserve">Domination et Antiquité. Aspects culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.71-100, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...240 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textiles from Mesopotamia to Greece (3rd millennium BCE – 3rd century CE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Harlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MATTILA, Raija; FINK, Sebastian; ITO, Sanae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence Combined. Western and Eastern Sources in Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Austrian Academy of Science Press, pp.171-176, 2022, Melammu Symposia, 978-3-7001-8573-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1553/978OEAW85734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03835908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about 3D Manuscripts? The Case of the Cuneiform Clay Tablets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quenzer, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Written Artefacts. Objects, Methods, and Concept</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
@@ -11575,51 +11575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘I will Fix a Pin on your Breast’: Interdisciplinary Study on Piuns during the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Kulakoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11668,1354 +11668,1354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Textiles and Gender in Antiquity: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Harlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Quillien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles and Gender in Antiquity From Orient to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-10, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making clay envelopes in the Old Assyrian period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kulakoğlu, Fikri; Michel, Cécile; Öztürk, Güzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Approaches to the Archaeology and History of Kültepe-Kanesh, Kültepe, 4-7 August, 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-203, 2020, 978-2-503-58559-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les successeurs de Hammurabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.87, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les routes du commerce assyrien en Anatolie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.80, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuneiform Fakes: A Long History from Antiquity to the Present Day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.25-60, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fakes and Forgeries of Written Artefacts from Ancient Mesopotamia to Modern China</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-22, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110714333-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de l’écriture cunéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principaux sites ayant livré des tablettes cunéiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.2, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belts and Pins as Gendered Elements of Clothing in Third and Second millennia Mesopotamia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harlow, Mary; Michel, Cécile; Quillien, Louise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles and Gender in Antiquity from the Orient to the Mediterranean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-192, 2020, 9781350141490</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture cunéiforme au Proche-Orient antique: enseignement, apprentissage et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pion, Patrick; Schlanger, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre. Archéologie de la transmission des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.142-154, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le royaume de Babylone sous Hammurabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sauvage, Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.86, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computation Practices of the Assyrian Merchants During the Nineteenth Century BCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399-433, 2020, 978-3-030-48388-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds: An Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-48, 2020, 978-3-030-48389-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition des textes de Mésopotamie à la fin de la période paléo-babylonienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sauvage, Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Historique du Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.89, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Prices and Wages in Royal Inscriptions, Administrative Texts and Mathematical Texts in the Old Babylonian Kingdom of Larsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Middeke-Conlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Cécile; Chemla, Karine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics, Administrative and Economic Activities in Ancient Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-80, 2020, 978-3-030-48389-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-48389-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...1006 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaces at Kaneš during the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Wicke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Palast im antiken und islamischen Orient, 9. Internationales Colloquium der Deutschen Orient-Gesellschaft 30. März – 1. April 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-138, 2019, 978-3447110716</w:t>
@@ -13038,371 +13038,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le passé au service du présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Anhoury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir, penser, rêver. Les leçons de vie de 12 grands scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammarion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-237, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01969901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Tyborowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.153-164, 2018</w:t>
+              <w:t xml:space="preserve">, 463, Ugarit Verlag, pp.153-164, 2018, Alter Orient Und Altes Testament, 978-3868352931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Anhoury. </w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution, Contents, Filing and Use of Private Archives: The Case of Old Assyrian Archives (nineteenth century BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessandro Bausi, Christian Brockmann, Michael Friedrich, Sabine Kienitz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir, penser, rêver. Les leçons de vie de 12 grands scientifiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Manuscripts and Archives: Comparative Views on Record-Keeping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, De Gruyter; De Gruyter, pp.43-70, 2018, Studies in Manuscript Cultures, 9783110541397-004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110541397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscellaneous tablets and fragments found at Kültepe in 2012 and 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W. Tyborowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Awilum sa la mase - man who cannot be forgotten. Studies in Honor of Prof. Stefan Zawadzki presented on the Occasion of his 70th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 463, Ugarit Verlag, pp.153-164, 2018, Alter Orient Und Altes Testament, 978-3868352931</w:t>
+              <w:t xml:space="preserve">, pp.153-164, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110541397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967549v1</w:t>
+                <w:t xml:space="preserve">halshs-02421960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs en histoire et archéologie de l'Antiquité au CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dassa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13466,51 +13466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andersson-Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Breniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fikri Kulakoğlu; Gojko Barjamovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Kültepe International Meeting, Kültepe, 26-30 July 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kültepe International Meetings 2, Subartu XXXIX, pp.87-104, 2017, 978-2503575223</w:t>
@@ -13539,51 +13539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cornaline dans les sources paléo-assyriennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ekin Kozal, Murat Akar, Yagmur Heffron, Ciler Cilingiroglu, Tevfik Emre Serifoglu, Canan Cakirlar, Sinan Ünlüsoy et Eric Jean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions, Approaches and Dialogues in the Eastern Mediterranean Archaeology. Studies in Honor of Marie-Henriette Gates and Charles Gates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-369, 2017, 978-3-86835-251-1</w:t>
@@ -13612,51 +13612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economy, Society, and Daily Life in the Old Assyrian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A COMPANION TO ASSYRIA (Eckart Frahm dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13675,272 +13675,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02421686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les médaillons solaires dans la documentation paléo-assyrienne : des bijoux pour les dieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mille et une empreintes Un Alsacien en Orient, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Subartu XXXVI, p. 319-329, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pain à Aššur et à Kaneš</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Corò, E. Devecchi, N. De Zorzi et M. Maiocchi </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Libiamo ne' lieti calici Ancient Near Eastern Studies Presented to Lucio Milano on the Occasion of his 65th Birthday by Pupils, Colleagues and Friends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ugarit-Verlag, p. 221-235, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les bullæ inscrites de la ville basse de Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérengère Perello, Aline Tenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d'Orient Recueil de textes offert à Christine KEPINSKI </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 175-184, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...140 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Were there only merchants at Aššur and Kaneš? Overview of professions attested in the Old Assyrian Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">İ. Albayrak, M. Çayır &amp; H. Erol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahit Günbattı Armağan. Studies in Honour of Cahit Günbattı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 171-184, 2015</w:t>
@@ -13963,457 +13963,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01359688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se restaurer en voyage en haute Mésopotamie et Anatolie au début du IIe millénaire avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucio Milano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleonutrition and Food Practices in the Ancient Near East: Towards a Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIV, SARGON, pp.309-326, 2014, History of the Ancient Near East / Monographs, 9788895672113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Breniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wool Economy in the Ancient Near East and the Aegean: from the Beginnings of Sheep Husbandry to Institutional Textile Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow Books</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-11, 2014, Ancient Textiles Series, 9781782976318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01226052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bordreuil; F. Briquel-Chatonnet; C. Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Débuts de l'Histoire. Le Proche-Orient ancien de l'invention de l'écriture à la naissance du monothéisme (nouvelle édition revue et augmentée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kheops, pp.54-60, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01570551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Assyrian Textile Trade in Anatolia (19th century BCE): From Traded Goods to Prestigious Gifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dross-Krüpe, Kerstin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textile Trade and Distribution in Antiquity Textilhandel und -distribution in der Antike</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.111-122, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01442644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Considerations on the Assyrian settlement at Kaneš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Atici; F. Kulakoğlu; G. Barjamovic; A. Fairbairn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research at Kultepe/Kanesh. An Interdisciplinary and Integrative Approach to Trade Networks, Internationalism, and Identity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, ASOR, Lockwook Press, pp.69-84, 2014, Journal of Cuneiform Studies Supplemental Series, 978-1-937040-19-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01186440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...325 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kārum Period on the Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.R. Steadman; G. McMahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE OXFORD HANDBOOK OF ANCIENT ANATOLIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14455,51 +14455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing, counting and scribal Education in Aššur and Kaniš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia's Prologue Kültepe Kanesh Karum. Assyrians in Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.82-93, 2010</w:t>
@@ -14528,51 +14528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Day Unit within the Old Assyrian Calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ş. Dönmez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veysel Donbaz'a Sunulan Yazılar. DUB.SAR E.DUB.BA.A, Studies Presented in Honour of Veysel Donbaz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ege Yayınları, pp.217-224, 2010</w:t>
@@ -14601,51 +14601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Textiles traded by the Assyrians in Anatolia (19th-18th Centuries BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veenhof Klaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14696,51 +14696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women of Aššur and Kaniš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia's Prologue Kültepe Kanesh Karum. Assyrians in Istanbul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.124-133, 2010</w:t>
@@ -14769,51 +14769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of an Old Assyrian Document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Kulakoğlu et S. Kangal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anadolu'nun Önsözü Kültepe Kaniş-Karumu. Asurlular İstanbul'da</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avrupa Kültür Baskent, pp.98-99, 2010</w:t>
@@ -14842,51 +14842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Louise Bech Nosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14937,51 +14937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptoirs de commerce assyriens en Anatolie: emprunts réciproques et acculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Rouillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de migrants, portraits de colons II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.1-12, 2010, Colloques de la Maison René-Ginouvès 6</w:t>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Dis-moi ce que tu bois...'' Boissons et buveurs en haute Mésopotamie et Anatolie au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">X. Faivre, B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et il y eut un esprit dans l'Homme. Jean Bottéro et la Mésopotamie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.197-220, 2009, Travaux de la Maison René-Ginouvès 6</w:t>
@@ -15077,212 +15077,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’art du métal : métallurgie et orfèvrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Matoïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Bordreuil, F. Briquel-Chatonnet et C. Michel (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Débuts de l'Histoire. Le Proche-Orient ancien de l'invention de l'écriture à la naissance du monothéisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Martinière, pp.46-51, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02488403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tu aimes trop l'argent et méprises ta vie'. Le commerce lucratif des Assyriens en Anatolie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La richessa nel Vicino Oriente Antico, Atti del Convegno internazionale Milano 20 gennaio 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro Studi del Vicino Oriente (Milano), pp.37-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Assyriens et leurs femmes anatoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. G. Dercksen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anatolia and the Jazira during the Old Assyrian Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.209-229, 2008, Old Assyrian Archives Studies 3</w:t>
@@ -15311,51 +15311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire et compter chez les marchands assyriens du début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Tarhan, A. Tibet et E. Konyar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muhibbe Darga Armağanı</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sadberk Hanım Müzesi, pp.345-364, 2008</w:t>
@@ -15384,51 +15384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données de géographie historique anatolienne d'après des archives récentes de Kültepe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Strobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on the Historical Geography of Anatolia in the II and I millennium B.C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logisma editore, pp.235-252, 2008, Eothen 16</w:t>
@@ -15457,51 +15457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Assyriens et les esprits de leurs morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old Assyrian Studies in Memory of Paul Garelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut historique-archéologique néerlandais de Stamboul, pp.181-197, 2008, Old Assyrian Archives Studies 4</w:t>
@@ -15524,388 +15524,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage des porcs en Haute-Mésopotamie, Syrie et transtigrine au début du IIe millénaire</w:t>
+                <w:t xml:space="preserve">Les pendentifs en forme de cochon dans les inventaires de Qatnā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boccard, pp.89-101, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+              <w:t xml:space="preserve">, De Boccard, pp.111-112, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00518273v1</w:t>
+                <w:t xml:space="preserve">halshs-00518275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les chasses royales néo-assyriennes : textes et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Sidéra, E. Vila et Ph. Erikson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La chasse : pratiques sociales et symboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boccard, pp.217-233, 2006, Colloques de la Maison René-Ginouvès 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les suidés dans la documentation de Kaniš au début du IIe millénaire avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.169-180, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les pendentifs en forme de cochon dans les inventaires de Qatnā</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élevage des porcs en Haute-Mésopotamie, Syrie et transtigrine au début du IIe millénaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Lion et C. Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la domestication au tabou : le cas des suidés au Proche-Orient ancien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boccard, pp.111-112, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
+              <w:t xml:space="preserve">, De Boccard, pp.89-101, 2006, Travaux de la Maison René-Ginouvès 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-00518278v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00518273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce privé des Assyriens en Anatolie: un modèle du commerce archaïque selon K. Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Clancier, Francis Joannès, Pierre Rouillard, Aline Tenu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Polanyi : vocabulaires, théories et modalités des échanges, textes du 1er Colloque de la Maison René-Ginouvès, Nanterre, 12-14 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.121-133, 2005, Colloques de la Maison René-Ginouvès 1</w:t>
@@ -15934,51 +15934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Deux incantations paléo-assyriennes. Une nouvelle incantation pour faciliter la naissance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.G. Dercksen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assyria and Beyond : Studies Presented to Mogens Trolle Larsen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.395-420, 2004, PIHANS vol. 100</w:t>
@@ -16007,51 +16007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapis-lazuli des Assyriens au début du IIe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W.H. van Soldt, J.G. Dercksen, N.J. Kouwenberg et Th.J. Krispijn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veenhof Anniversary Volume. Studies Presentend to Klaas R. Veenhof on the Occasion of his Sixty-fifth Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nederlands Instituut voor het Nabije Oosten, pp.341-359, 2001, PIHANS vol. 89</w:t>
@@ -16080,51 +16080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les litiges commerciaux paléo-assyriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre la justice en Mésopotamie. Archives judiciaires du Proche-Orient ancien (IIIe-Ier millénaire avant J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.113-139, 2000</w:t>
@@ -16153,51 +16153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchands et les nombres: l'exemple des Assyriens à Kaniš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Prosecky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual Life of the Ancient Near East, CRRAI 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of Sciences of the Czech Republic. Oriental Institute, pp.249-267, 1998</w:t>
@@ -16226,51 +16226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A table avec les marchands paléo-assyriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Waetzoldt et H. Hauptmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assyrien im Wandel der Zeiten, CRRAI 39</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heidelberger Orientverlag, pp.95-113, 1997, Heidelberger Studien zum alten Orient 6</w:t>
@@ -16312,51 +16312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criquets et autres insectes à Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand et J.-C. Margueron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari Annales de Recherches Interndisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.707-724, 1997, MARI 8</w:t>
@@ -16385,51 +16385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce dans les textes de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari, Ebla et les Hourrites, dix ans de travaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.385-426, 1996, Amurru 1</w:t>
@@ -16458,51 +16458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fractions dans les tablettes économiques du début du second millénaire en Assyrie et en Babylonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Benoit, K. Chemla, J. Ritter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de fractions, fractions d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Verlag, pp.87-101, 1992, Science Networks: Historical Studies Vol. 10</w:t>
@@ -16531,51 +16531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transporteurs, responsables et propriétaires de convois dans les tablettes paléo-assyriennes. Réflexions sur les expressions šēp NP et ellat NP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Charpin et F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des biens, des personnes et des idées dans le Proche-Orient ancien, XXXVIIIeR.A.I., textes réunis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.137-156, 1992, CRRAI 38</w:t>
@@ -16604,51 +16604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘diamants’ du roi de Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florilegium marianum, Recueil d'études en l'honneur de Michel Fleury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16673,51 +16673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durhumid, son commerce et ses marchands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Charpin et F. Joannès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marchands, Diplomates et Empereurs, Etudes sur la civilisation mésopotamienne offertes à Paul Garelli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.253-273, 1991</w:t>
@@ -16746,51 +16746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebbûtum et ebbum, la culture matérielle à Mari III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-M. Durand et J.-C. Margueron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mari Annales de Recherches Interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERC ADPF, pp.181-218, 1990, MARI 6</w:t>
@@ -16851,90 +16851,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical and Responsible Research at CSMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost Gippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Hirschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16978,51 +16978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AO 8295 (X-Ray Tomography 3D data of an Enveloped Clay Tablet, Louvre Museum, Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schroer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17137,51 +17137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre industrielle sammum à Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17522,51 +17522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameray &#214;zdemir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Irvine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handan &#220;st&#252;nda&#287;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turhan Do&#287;an" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105458" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425940v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425954v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hirschler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09505-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Breniquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Muller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/719861" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03843700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Serra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Habert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5200" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01741160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fessard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne-Vizade" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2018.1451567" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02453071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Working Group On &amp;amp;quot;endocrine Disruptors&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Anses'S Expert Committee On &amp;amp;quot;chemicals Covered By The Reach And Clp Regulations&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Thierry-Mieg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.02.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01516162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecoq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.0973" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/ynjt-0f10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278380v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644209v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644206v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00707890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02201763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201794v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rocher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642823v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821272v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821255v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424409v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13173/978334715957.077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607766v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pasquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mhaouty-Kodja" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995804v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614519089-012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673986v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673971v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Friedrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorrit Kelder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kulako&#287;lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilina Betr&#242;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kryszat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591520-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457228v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves, Carlos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503595344-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;zel &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503585598-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995768v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Harlow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Quillien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chemla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#aboutBook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674057v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Gaspa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louise Bech Nosch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13014/K2S46PVB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359678v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.degruyter.com/view/product/434241" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1434.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruedesenfants.fr/catalogue/destination-monde/le-tour-du-monde-des-ecritures" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186395v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l,1435.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/prehistoric-ancient-near-eastern-aegean-textiles-and-dress.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/wool-economy-in-the-ancient-near-east.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186373v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baroin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/L-alimentation-dans-l-Orient,1339.html" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186386v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.u-paris10.fr/arscan/De-la-maison-a-la-ville-dans-l.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faivre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444010v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Briquel Chatonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordreuil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00444005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359682v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359684v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359685v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425280v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111656014-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112215692-005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426819v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111682983-005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461461v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850136v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49617-2_8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850010v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111382715-004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850023v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.NAA-EB.5.141755" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/vademecum3.9782356133939.30" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/cultural-history-of-mathematics-9781350063129/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Eidem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111360805-002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377403v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253555v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377400v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377407v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314933v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376974v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923497v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_12" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912527v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW85734" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424439v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110753301/html" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110753301-006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424422v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088841v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088820v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088815v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714333-001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088992v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088993v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088839v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/textiles-and-gender-in-antiquity-9781350141490/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089001v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/apprendre-9782348055522" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088954v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088955v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Middeke-Conlin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030483883#" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48389-0_2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421799v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969901v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/hors-collection/sciences/savoir-penser-rever" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967553v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967549v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110541397" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421960v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649109v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andersson-Strand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421818v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02421686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674027v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674035v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359688v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187048v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570551v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442644v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186437v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxfordhandbooks.com/view/10.1093/oxfordhb/9780195376142.001.0001/oxfordhb-9780195376142" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veenhof Klaas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/textile-terminologies-in-the-ancient-near-east-and-mediterranean-from-the-third-to-the-first-millennia-bc.html" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781412v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781413v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443844v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488403v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642825v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667570v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443900v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821284v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781409v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518271v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518273v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821273v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821269v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821266v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821242v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821252v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673967v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850122v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost Gippert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14216" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850124v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schroer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Olbrich" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Ehteram" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beckert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25592/uhhfdm.14776" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00529630v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785343v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Al&#232;s" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arena" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Brandt-Grau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Chaabane" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>