--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Miege </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research director in environmental chemistry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2521-0365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156399059</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-1050-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RiverLy Research Unit at INRAE : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riverly.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">LAMA Team : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lama-riverly.lyon-grenoble.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">European Working Group on passive sampler (NORMAN) : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.norman-network.net/?q=node/245Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using suspect and non-targeted analysis (NTA) by high-resolution mass spectrometry to gain deeper insight into organic contamination of freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139361. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling in support of biota monitoring of hydrophobic substances under the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian John Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Jahnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Rojo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Vorkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.136672. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National assessment of bioavailable contamination level using caged Gammarus fossarum (Crustacean): towards optimisation and extension of the list of monitored substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.154. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-025-01203-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Aeromonas caviae and Pseudomonas aeruginosa in a mixed-use catchment with source attribution, health hazards, and microbial mixing assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Luton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mouniée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (47), pp.27278-27298. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-37077-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic periphyton tolerance reflects in situ exposure to pharmaceuticals overtime – A translocation study using a pollution-induced community approach (PICT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 497, pp.139683. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethazine biodegradation in sediments is driven by chronic exposure concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 303, pp.118785. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on analytical methods and occurrence of organic contaminants in continental water sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.143275. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond target chemicals: updating the NORMAN prioritisation scheme to support the EU chemicals strategy with semi-quantitative suspect/non-target screening data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikiforos Alygizakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma L Schymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-00936-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Laboratory Performance Study on Chemical Analysis of Hydrophobic and Hydrophilic Compounds in Three Aquatic Passive Samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees Booij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (15), pp.6772-6780. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c10272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Klaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical pollution in aquatic environments: exposure, ecotoxicological risks, antibiotic resistance and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.359-375. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration comparison between two passive samplers -o-DGT and POCIS- for 109 hydrophilic emerging and priority organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 869, pp.161720. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop'Sciences Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling terrigenous diffuse sources in watercourse: Influence of land use and hydrological conditions on dissolved organic matter characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 872, pp.162104. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy‐micropollutant contamination levels in major river basins based on findings from the Rhône Sediment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André‐marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Yari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e14511. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar organic chemical integrative samplers as an effective tool for chemical monitoring of surface waters – Results from one-year monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 824, pp.153549. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photodegradation of 36 organic micropollutants under simulated solar radiation: Comparison with free-water surface constructed wetland and influence of chemical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.124801. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denice van Herwerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubertus Bijlsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.223. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diffusion coefficients in agarose and polyacrylamide gels for 112 organic chemicals for passive sampling by organic Diffusive Gradients in Thin films (o-DGT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (17), pp.25799-25809. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt pour la directive cadre sur l'eau de l'analyse chimique non-ciblée de micropolluants organiques dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.110-113. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116 (6), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of 47 organic micropollutants in secondary treated municipal effluents: Direct and indirect kinetic reaction rates and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.127969. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot experiment to assess the efficiency of pharmaceutical plant wastewater treatment and the decreasing effluent toxicity to periphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.125121. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic drivers of land-based micropollutant fluxes: the regime of the largest river water inflow of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.116067. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring priority substances in biota under the Water Framework Directive: how effective is a tiered approach based on caged invertebrates? A proof-of-concept study targeting PFOS in French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J. D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azziz Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.Article Number: 131. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-020-00416-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126006. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dam flushing operations on sediment dynamics and quality in the upper Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NORMAN Association and the European Partnership for Chemicals Risk Assessment (PARC): let's cooperate!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Bavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-020-00375-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water depth and season on the photodegradation of micropollutants in a free-water surface constructed wetland receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling of suspended particulate matter using particle traps in the Rhône River: Relevance and representativeness for the monitoring of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.538-549. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic accumulation processes and models for 43 micropollutants in “pharmaceutical” POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas A.O. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter H. Arp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking micropollutant removal assessment methods for wastewater treatment plants – how to get more robust data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants émergents par ozonation tertiaire. Performances de la station d’épuration des Bouillides, Sophia-Antipolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua & Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies and kinetic rate constants of xenobiotics by ozonation in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2737-2746. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the review of the European Union Water Framework Directive : Recommendations for more efficient assessment and management of chemical contamination in European surface water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Agerstrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Altenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.720-737. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la photodégradation dans l'élimination des micropolluants organiques au sein d'une zone de rejet végétalisée de type bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2017120127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAN Cross-working group activity on passive sampling: current context and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norman Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal measurement in aquatic environments by passive sampling methods: Lessons learning from an in situ intercomparison exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208 (part B), pp.299 - 308. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study on passive sampling of emerging water pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the photodegradability and transformation products of 13 pharmaceuticals and pesticides relevant to sewage polishing treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 551-552, pp.712-724. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation technique, économique et environnementale de procédés de traitement complémentaire avancés pour l’élimination des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil sources by organic matter EPR fingerprints in two modern speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.59-68. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Fate of Organic Compounds in the Environment From Their Molecular Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.277-1377. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2014.955627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil sources by organic matter EPR fingerprints in two modern speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp; 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper on passive sampling techniques for the monitoring of contaminants in the aquatic environment - Achievements to date and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in environmental analytical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.teac.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale experimental strategy for determining micropollutant partition coefficient and biodegradation constants in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.4383-4395. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3646-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five integrative samplers in laboratory for the monitoring of indicator and dioxin-like polychlorinated biphenyls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plants on receiving surface waters and a tentative risk evaluation: the case of estrogens and beta blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), p. 1708 - p. 1722. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of uptake kinetics and sampling rates for 56 organic micropollutants with &amp;quot;pharmaceutical&amp;quot; POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, p. 61 - p. 73. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2013.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of priority and emerging organic compounds in fishes from the Rhone River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 404 (9), p. 2721 - p. 2735. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6187-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal trends in PCBs in sediment along the lower Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. van Metre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00724511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of relevant substances in wastewater treatment plants regarding Water Framework Directive and future legislations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1179-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the polar organic chemical integrative sampler for the monitoring of beta-blockers and hormones in wastewater treatment plant effluents and receiving surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.279-288. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ intercomparison exercise on passive samplers for the monitoring of metals, polycyclic aromatic hydrocarbons and pesticides in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, p. 128 - p. 143. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar organic chemical integrative sampler (POCIS): application for monitoring organic micropollutants in wastewater effluent and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), p. 626 - p. 635. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EM10730E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical calibration, performance, validation and applications of the polar organic chemical integrative sampler (POCIS) in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, p. 144 - p. 175. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the uptake and release rates of multifamilies of endocrine disruptor compounds on the polar C18 Chemcatcher. Three potential performance reference compounds to monitor polar pollutants in surface water by integrative sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1237, pp.37-45. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 6 - p. 15. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les rendements des stations d'épuration : apports méthodologiques et résultats pour les micropolluants en filières conventionnelles et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.44-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échantillonnage intégratif par POCIS. Application pour la surveillance des micropolluants organiques dans les eaux résiduaires traitées et les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les substances pharmaceutiques : présence, partition, devenir en station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced wastewater treatment processes for reuse applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (11), pp.2486-2497. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of priority and emerging contaminants during river bank filtration and artificial recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Janex Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), p. 123 - p. 133. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of beta blockers on native titania stationary phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha El Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Abi Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (15), pp.1805-1810. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (1/2), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an analytical method by LC-MS/MS for the quantification of estrogens in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (5), pp.1841-1851. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal of estrogens and beta blockers by various processes in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.4257-4269. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'oestrogènes et de bêtabloquants dans les filières eau de dix stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 717, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of estrogenic disrupting potency in aquatic environments and urban wastewaters: combination of chemical and biological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Line Jugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Oziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), p. 186 - p. 195. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2008.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des résidus pharmaceutiques dans les stations d'épuration d'eaux usées : une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method validation for the analysis of estrogens (including conjugated compounds) in aqueous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), p. 237 - p. 244. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between dioxin-like and indicators PCBs: Potential consequences for environmental studies involving fish or sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (12), p. 3451 - p. 3456. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157, p. 1721 - p. 1726. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of estrogens in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (11), pp.1113-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of betablockers in effluents of wastewater treatment plants from the Lyon area (France) and risk assessment for the downstream rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do semi-permeable membrane devices measure the bioavailability of polycyclic aromatic hydrocarbons to Daphnia magna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (11), pp.1734--1739. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-permeable membrane device efficiency for sampling free soluble fraction of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 536 (1-2), pp.259-266. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2004.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How precisely do Semi-Permeable Membrane Devices (SPMD) measure the bioavailability of Polycyclic Aromatic Hydrocarbons to Daphnia magna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61, pp.1734-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semipermeable membrane device-availability of polycyclic aromatic hydrocarbons in river waters and wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (04-mai), pp.805--825. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPMD (Semi-Permeable Membrane Device) - availability of polycyclic aromatic hydrocarbons (PAHs)in river waters and wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.805-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival tests with Chironomus riparius exposed to spiked sediments can profit from DEBtox model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(03)00074-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, validation and comparison of various extraction techniques for the trace determination of polycyclic aromatic hydrocarbons in sewage sludges by liquid chromatography coupled to diode-array and fluorescence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 995, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refolding from denatured inclusion bodies, purification to homogeneity and simplified assay of MGDG synthases from land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hardré-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.79-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of spectrofluorimetry for monitoring the bioaccumulation and the biotransformation of polycyclic aromatic hydrocarbons in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (03-avr), pp.501--516. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630290103690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Natural Organic Matter at the Scale of Drainage Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.29-50, 2020, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Biofilms in Contaminant Bioaccumulation and Trophic Transfer in Aquatic Ecosystems: Current State of Knowledge and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology (Continuation of Residue Reviews)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115 - 153, 2020, 978-3-030-52540-8. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/398_2019_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médicaments dans les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes et l'Environnement, 100 Questions pour la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clusters de Recherche Rhône Alpes Environnement, Region Rhone Alpes, pp.114-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données biogéochimiques des échantillons prélevés sur les bassins versants du Ratier et de la Claduègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR CHYPSTER - Livrable WP2-2 - Rapport final,, INRAE. 2026, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'échantillonnage et d'analyses classiques et innovantes des échantillons de source et de mélange pour la caractérisation biogéochimique des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CHYPSTER, Livrable WP2-1, Rapport final, INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; LEM - UMR 5557. 2024, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non ciblée de micropolluants organiques émergents dans les sédiments. Etat de l’art, développement méthodologique et application dans l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients spatio-temporels des substances pharmaceutiques et conséquences écologiques en cours d'eau agricole et urbain (PharmaTOX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance active à l'aide de l'amphipode Gammarus fossarum : optimiser et élargir la liste des substances d'intérêt à rechercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; Office français de la biodiversité (OFB). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567636v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance prospective – Développement d’approches graduées pour la mise en œuvre de NQE biote ‐ Complémentarité des supports biote (poissons, gammares) et EIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de différentes méthodes de stockage/conservation de sédiments sur les résultats d'analyses de micropolluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy; AQUAREF. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathon B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabrin A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzella N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreol M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dherret L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage des Tiges Silicone Polaire (TSP) comme échantillonneur intégratif passif pour les micropolluants organiques dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy; AQUAREF. 2021, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multi-échelle des flux de MES et de contaminants associés dans le bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement d’une méthodologie pour l’évaluation des tendances spatiales de contamination – spécificité du Rhône vis-à-vis des grands fleuves français - Rapport final de l’action C1.3- OSR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression chimique et impacts écologiques : Distribution des contaminants et réponse des communautés de microorganismes et d'invertébrés dans les sédiments de l’Ardières et du Tillet (CommuSED) - Rapport final de l'action n°54 du Programme 2016 au titre de l’accord cadre Agence de l’Eau ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des actions européennes et nationales sur les techniques de chimie non ciblée (non-target screening)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de contaminants organiques dans les matières en suspension du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2018, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l'année 2017 (OSR 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques sous rayonnement solaire en zone de rejet végétalisée de type bassin. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position du groupe AQUAREF sur la question de l’utilisation des échantillonneurs intégratifs passifs (EIP) pour le prochain cycle de surveillance (2015-2021). Note complémentaire au rapport 2014. Volets Eaux littorales et continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques dans les eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation de contaminants organiques prioritaires par les poissons d’eau douce : synthèse bibliographique, incidence des normes de qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perceval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage des échantillonneurs passifs du type POCIS pour les pesticides polaires : essai d'intercomparaison et recommandations pour l'harmonisation des données d'étalonnage en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : procédés d'oxydation avancée, adsorption sur charbon actif (ARMISTIQ – Action A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices d'intercomparaison in situ des échantillonneurs intégratifs. Application pour l'échantillonnage de métaux, d'hydrocarbures aromatiques polycycliques et de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de contaminants hydrophobes du sédiment au biote : construction de modèles dans une perspective de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine par les micropolluants organiques : Effet des conditions hydriques et de l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blamchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de micropolluants par le ruissellement et le réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des échantillonneurs passifs dans le cadre de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet ANR AMPERES. Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles. 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des poissons et des sédiments du Rhône par les polychlorobiphényles. Synthèse des données recueillies en 2005-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d`évaluation écotoxicologique de matériaux de dragage : tests de la démarche et essais d`optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants organiques dans les hydrosystèmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à Diriger des Recherches, Université de Lyon I, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId544"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Miege </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research director in environmental chemistry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2521-0365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">156399059</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0r0VCJEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-1050-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RiverLy Research Unit at INRAE : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://riverly.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">LAMA Team : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://lama-riverly.lyon-grenoble.hub.inrae.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">European Working Group on passive sampler (NORMAN) : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.norman-network.net/?q=node/245Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using suspect and non-targeted analysis (NTA) by high-resolution mass spectrometry to gain deeper insight into organic contamination of freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, pp.139361. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive sampling in support of biota monitoring of hydrophobic substances under the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian John Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Jahnke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Rojo-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Vorkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 483, pp.136672. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National assessment of bioavailable contamination level using caged Gammarus fossarum (Crustacean): towards optimisation and extension of the list of monitored substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.154. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-025-01203-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Aeromonas caviae and Pseudomonas aeruginosa in a mixed-use catchment with source attribution, health hazards, and microbial mixing assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Luton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Mouniée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (47), pp.27278-27298. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-37077-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic periphyton tolerance reflects in situ exposure to pharmaceuticals overtime – A translocation study using a pollution-induced community approach (PICT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 497, pp.139683. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfamethazine biodegradation in sediments is driven by chronic exposure concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Depret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 303, pp.118785. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.118785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on analytical methods and occurrence of organic contaminants in continental water sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 365, pp.143275. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2024.143275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond target chemicals: updating the NORMAN prioritisation scheme to support the EU chemicals strategy with semi-quantitative suspect/non-target screening data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikiforos Alygizakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma L Schymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-00936-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing Laboratory Performance Study on Chemical Analysis of Hydrophobic and Hydrophilic Compounds in Three Aquatic Passive Samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees Booij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Grabic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (15), pp.6772-6780. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.3c10272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Henriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Klaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Biguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical pollution in aquatic environments: exposure, ecotoxicological risks, antibiotic resistance and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (5), pp.359-375. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration comparison between two passive samplers -o-DGT and POCIS- for 109 hydrophilic emerging and priority organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 869, pp.161720. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riviere-Honneger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pop'Sciences Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling terrigenous diffuse sources in watercourse: Influence of land use and hydrological conditions on dissolved organic matter characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 872, pp.162104. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacy‐micropollutant contamination levels in major river basins based on findings from the Rhône Sediment Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André‐marie Dendievel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anice Yari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (2), pp.e14511. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar organic chemical integrative samplers as an effective tool for chemical monitoring of surface waters – Results from one-year monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 824, pp.153549. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory mass spectrometry dataset based on passive sampling of drinking water for non-target analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Schulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denice van Herwerden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubertus Bijlsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nestor Etxebarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (1), pp.223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-021-01002-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct photodegradation of 36 organic micropollutants under simulated solar radiation: Comparison with free-water surface constructed wetland and influence of chemical structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chovelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 407, pp.124801. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of diffusion coefficients in agarose and polyacrylamide gels for 112 organic chemicals for passive sampling by organic Diffusive Gradients in Thin films (o-DGT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (17), pp.25799-25809. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-17563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt pour la directive cadre sur l'eau de l'analyse chimique non-ciblée de micropolluants organiques dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Rocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.110-113. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échantillonneurs intégratifs passifs, des outils pertinents pour améliorer la surveillance réglementaire de la qualité chimique des milieux aquatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy-Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116 (6), pp.57-71. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202106057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozonation of 47 organic micropollutants in secondary treated municipal effluents: Direct and indirect kinetic reaction rates and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 262, pp.127969. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot experiment to assess the efficiency of pharmaceutical plant wastewater treatment and the decreasing effluent toxicity to periphytic biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411, pp.125121. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic drivers of land-based micropollutant fluxes: the regime of the largest river water inflow of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 185, pp.116067. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring priority substances in biota under the Water Framework Directive: how effective is a tiered approach based on caged invertebrates? A proof-of-concept study targeting PFOS in French rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit J. D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azziz Assoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), pp.Article Number: 131. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-020-00416-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can the biogeochemical cycling of mercury modulate the measurement of dissolved mercury in surface freshwaters by passive sampling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.126006. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dam flushing operations on sediment dynamics and quality in the upper Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 255, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NORMAN Association and the European Partnership for Chemicals Risk Assessment (PARC): let's cooperate!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Koschorreck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert van Bavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van den Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Hollender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (1), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-020-00375-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water depth and season on the photodegradation of micropollutants in a free-water surface constructed wetland receiving treated wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.260-270. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de micropolluants des eaux résiduaires urbaines par ozonation : retour d'expérience de la station d'épuration de Sophia Antipolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/20186p71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling of suspended particulate matter using particle traps in the Rhône River: Relevance and representativeness for the monitoring of contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.538-549. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.04.343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic accumulation processes and models for 43 micropollutants in “pharmaceutical” POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas A.O. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Peter H. Arp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking micropollutant removal assessment methods for wastewater treatment plants – how to get more robust data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2964-2972. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des micropolluants émergents par ozonation tertiaire. Performances de la station d’épuration des Bouillides, Sophia-Antipolis, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua & Gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (1), pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiencies and kinetic rate constants of xenobiotics by ozonation in tertiary treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (12), pp.2737-2746. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2017.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the review of the European Union Water Framework Directive : Recommendations for more efficient assessment and management of chemical contamination in European surface water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Agerstrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Altenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 576, pp.720-737. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la photodégradation dans l'élimination des micropolluants organiques au sein d'une zone de rejet végétalisée de type bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.127-155. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/2017120127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606999v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORMAN Cross-working group activity on passive sampling: current context and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Allan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norman Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal measurement in aquatic environments by passive sampling methods: Lessons learning from an in situ intercomparison exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. J. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 208 (part B), pp.299 - 308. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.08.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study on passive sampling of emerging water pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Loos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, pp.153-165. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2015.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the photodegradability and transformation products of 13 pharmaceuticals and pesticides relevant to sewage polishing treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 551-552, pp.712-724. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on améliorer l’élimination des micropolluants des eaux usées en optimisant le procédé à boues activées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.32-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels micropolluants peut-on éliminer par les procédés extensifs de traitement des eaux usées domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.51-66. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation technique, économique et environnementale de procédés de traitement complémentaire avancés pour l’élimination des micropolluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Heiniger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des micropolluants adsorbables à travers les procédés de traitement des boues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.84-102. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201503084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil sources by organic matter EPR fingerprints in two modern speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.59-68. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper on passive sampling techniques for the monitoring of contaminants in the aquatic environment - Achievements to date and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in environmental analytical chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.20-26. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.teac.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Fate of Organic Compounds in the Environment From Their Molecular Properties: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Patureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (12), pp.277-1377. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10643389.2014.955627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining soil sources by organic matter EPR fingerprints in two modern speleothems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp; 59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale experimental strategy for determining micropollutant partition coefficient and biodegradation constants in activated sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.4383-4395. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3646-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of xenobiotics from effluent discharge by adsorption on zeolite and expanded clay: an alternative to activated carbon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (8), pp.5660-5668. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2439-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of five integrative samplers in laboratory for the monitoring of indicator and dioxin-like polychlorinated biphenyls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wastewater treatment plants on receiving surface waters and a tentative risk evaluation: the case of estrogens and beta blockers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (3), p. 1708 - p. 1722. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2037-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of uptake kinetics and sampling rates for 56 organic micropollutants with &amp;quot;pharmaceutical&amp;quot; POCIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 109, p. 61 - p. 73. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2013.01.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal trends in PCBs in sediment along the lower Rhône River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara J. Mahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. van Metre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 433, pp.189-197. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00724511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of priority and emerging organic compounds in fishes from the Rhone River (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 404 (9), p. 2721 - p. 2735. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-012-6187-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and fate of relevant substances in wastewater treatment plants regarding Water Framework Directive and future legislations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (7), pp.1179-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the polar organic chemical integrative sampler for the monitoring of beta-blockers and hormones in wastewater treatment plant effluents and receiving surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (2), pp.279-288. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An in situ intercomparison exercise on passive samplers for the monitoring of metals, polycyclic aromatic hydrocarbons and pesticides in surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, p. 128 - p. 143. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar organic chemical integrative sampler (POCIS): application for monitoring organic micropollutants in wastewater effluent and surface water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (2), p. 626 - p. 635. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1EM10730E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical calibration, performance, validation and applications of the polar organic chemical integrative sampler (POCIS) in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36, p. 144 - p. 175. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2012.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the uptake and release rates of multifamilies of endocrine disruptor compounds on the polar C18 Chemcatcher. Three potential performance reference compounds to monitor polar pollutants in surface water by integrative sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Camilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cren-Olivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1237, pp.37-45. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination des micropolluants par les stations d'épuration domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 6 - p. 15. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les rendements des stations d'épuration : apports méthodologiques et résultats pour les micropolluants en filières conventionnelles et avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2, pp.44-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échantillonnage intégratif par POCIS. Application pour la surveillance des micropolluants organiques dans les eaux résiduaires traitées et les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.80-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting the emissions of micro-pollutants: what efficiency can we expect from wastewater treatment plants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (1), pp.57-65. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les substances pharmaceutiques : présence, partition, devenir en station d'épuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lemenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1/2, pp.63-77. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site evaluation of the removal of 100 micro-pollutants through advanced wastewater treatment processes for reuse applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Navalon Madrigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (11), pp.2486-2497. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2011.470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural attenuation of priority and emerging contaminants during river bank filtration and artificial recharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bruchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Janex Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), p. 123 - p. 133. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/wqual/2012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retention of beta blockers on native titania stationary phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha El Debs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Abi Jaoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Randon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Separation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (15), pp.1805-1810. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jssc.201100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les micropolluants dans les eaux usées brutes et traitées. Protocoles et résultats pour l'analyse des concentrations et des flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin-Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1-2 (1/2), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201101025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an analytical method by LC-MS/MS for the quantification of estrogens in sewage sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hernandez-Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 396 (5), pp.1841-1851. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-3428-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal of estrogens and beta blockers by various processes in wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.4257-4269. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d'oestrogènes et de bêtabloquants dans les filières eau de dix stations d'épuration biologiques des eaux résiduaires urbaines françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 717, pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of estrogenic disrupting potency in aquatic environments and urban wastewaters: combination of chemical and biological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Line Jugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Oziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), p. 186 - p. 195. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2008.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des résidus pharmaceutiques dans les stations d'épuration d'eaux usées : une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.75-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method validation for the analysis of estrogens (including conjugated compounds) in aqueous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), p. 237 - p. 244. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trac.2008.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between dioxin-like and indicators PCBs: Potential consequences for environmental studies involving fish or sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (12), p. 3451 - p. 3456. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of pharmaceuticals and personal care products in wastewater treatment plants. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157, p. 1721 - p. 1726. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.11.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal efficiency of pharmaceuticals and personal care products with varying wastewater treatment processes and operating conditions. Conception of a database and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eusebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2008.823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of estrogens in environmental matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (11), pp.1113-1131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of betablockers in effluents of wastewater treatment plants from the Lyon area (France) and risk assessment for the downstream rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Canler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (4), pp.739-744. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurately do semi-permeable membrane devices measure the bioavailability of polycyclic aromatic hydrocarbons to Daphnia magna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (11), pp.1734--1739. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-permeable membrane device efficiency for sampling free soluble fraction of polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 536 (1-2), pp.259-266. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2004.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How precisely do Semi-Permeable Membrane Devices (SPMD) measure the bioavailability of Polycyclic Aromatic Hydrocarbons to Daphnia magna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Noir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ravelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61, pp.1734-1739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semipermeable membrane device-availability of polycyclic aromatic hydrocarbons in river waters and wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (04-mai), pp.805--825. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630490472509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPMD (Semi-Permeable Membrane Device) - availability of polycyclic aromatic hydrocarbons (PAHs)in river waters and wastewater treatment plant effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.805-825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival tests with Chironomus riparius exposed to spiked sediments can profit from DEBtox model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37, pp.2691-2699. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(03)00074-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization, validation and comparison of various extraction techniques for the trace determination of polycyclic aromatic hydrocarbons in sewage sludges by liquid chromatography coupled to diode-array and fluorescence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 995, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refolding from denatured inclusion bodies, purification to homogeneity and simplified assay of MGDG synthases from land plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hardré-Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31, pp.79-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of spectrofluorimetry for monitoring the bioaccumulation and the biotransformation of polycyclic aromatic hydrocarbons in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (03-avr), pp.501--516. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10406630290103690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Natural Organic Matter at the Scale of Drainage Basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.29-50, 2020, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39668-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Biofilms in Contaminant Bioaccumulation and Trophic Transfer in Aquatic Ecosystems: Current State of Knowledge and Future Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette J. Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology (Continuation of Residue Reviews)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115 - 153, 2020, 978-3-030-52540-8. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/398_2019_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage de la matière organique naturelle à l'échelle de bassins versants. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spectroscopie de résonance paramagnétique électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eco Sciences, pp. 27-47, 2014, Grenoble Sciences, 978-2-7598-1191-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médicaments dans les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône Alpes et l'Environnement, 100 Questions pour la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clusters de Recherche Rhône Alpes Environnement, Region Rhone Alpes, pp.114-115, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données biogéochimiques des échantillons prélevés sur les bassins versants du Ratier et de la Claduègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Brosse-Quilgars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR CHYPSTER - Livrable WP2-2 - Rapport final,, INRAE. 2026, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589509v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles d'échantillonnage et d'analyses classiques et innovantes des échantillons de source et de mélange pour la caractérisation biogéochimique des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet CHYPSTER, Livrable WP2-1, Rapport final, INRAE - RiverLy; IGE – Institut des Géosciences de l’Environnement; LEM - UMR 5557. 2024, 65 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse non ciblée de micropolluants organiques émergents dans les sédiments. Etat de l’art, développement méthodologique et application dans l’OSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Merel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradients spatio-temporels des substances pharmaceutiques et conséquences écologiques en cours d'eau agricole et urbain (PharmaTOX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biosurveillance active à l'aide de l'amphipode Gammarus fossarum : optimiser et élargir la liste des substances d'intérêt à rechercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes; Office français de la biodiversité (OFB). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567636v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance prospective – Développement d’approches graduées pour la mise en œuvre de NQE biote ‐ Complémentarité des supports biote (poissons, gammares) et EIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Smedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de différentes méthodes de stockage/conservation de sédiments sur les résultats d'analyses de micropolluants organiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy; AQUAREF. 2022, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective monitoring - assessing the suitability of passive integrative samplers (PS) for regulatory regulatory monitoring of aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathon B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dabrin A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazzella N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreol M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dherret L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage des Tiges Silicone Polaire (TSP) comme échantillonneur intégratif passif pour les micropolluants organiques dans les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Margoum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RiverLy; AQUAREF. 2021, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation multi-échelle des flux de MES et de contaminants associés dans le bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IRSN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution relative des flux de contaminants particulaires et dissous dans le Gier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement d’une méthodologie pour l’évaluation des tendances spatiales de contamination – spécificité du Rhône vis-à-vis des grands fleuves français - Rapport final de l’action C1.3- OSR5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Delile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ZABR, Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires (OSR 5 – année 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNRS; IRSN; IFREMER. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et devenir des contaminants PHARMAceutiques dans les Bassins Versants agricoles. Le cas de la Claduègne (Ardèche). PHARMA-BV, Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Duwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes (UGA); Institut des géosciences de l’environnement (IGE); Irstea; Cermosem. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression chimique et impacts écologiques : Distribution des contaminants et réponse des communautés de microorganismes et d'invertébrés dans les sédiments de l’Ardières et du Tillet (CommuSED) - Rapport final de l'action n°54 du Programme 2016 au titre de l’accord cadre Agence de l’Eau ZABR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lyautey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît J.D. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des actions européennes et nationales sur les techniques de chimie non ciblée (non-target screening)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Margoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dulio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2019, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la ZRV de type « bassin » de Marguerittes (30). Bilan du fonctionnement à débit Q1 et Q2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea; AFB - Agence française pour la biodiversité. 2018, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des contaminants prioritaires et émergents dans les matières en suspension du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Dabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des sources de contaminants organiques dans les matières en suspension du bassin du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Poulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2018, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d'observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l'année 2017 (OSR 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élimination de substances prioritaires et émergentes des eaux résiduaires urbaines par ozonation : évaluations technique, énergétique, environnementale. Rapport final du projet MICROPOLIS-PROCEDES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Penru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le fonctionnement du réseau OSR d’observation des flux de matières en suspension et de contaminants particulaires et sur la bancarisation des données pour l’année 2016 (OSR 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Panay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques sous rayonnement solaire en zone de rejet végétalisée de type bassin. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination de micropolluants prioritaires et émergents des eaux résiduaires urbaines par les bioréacteurs à membranes immergées (BRM). Rapport final de l’action 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position du groupe AQUAREF sur la question de l’utilisation des échantillonneurs intégratifs passifs (EIP) pour le prochain cycle de surveillance (2015-2021). Note complémentaire au rapport 2014. Volets Eaux littorales et continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodégradation de micropolluants organiques dans les eaux usées traitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calage et validation d’un modèle dynamique pour décrire l’élimination des micropolluants par le procédé boues activées (ARMISTIQ – Action C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation de contaminants organiques prioritaires par les poissons d’eau douce : synthèse bibliographique, incidence des normes de qualité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy Peretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perceval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie pour l'amélioration du suivi chimique des eaux continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Recoura Massaquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : fossé construit sur sol imperméable, filtres garnis de matériaux adsorbants (ARMISTIQ – Action B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crétollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etalonnage des échantillonneurs passifs du type POCIS pour les pesticides polaires : essai d'intercomparaison et recommandations pour l'harmonisation des données d'étalonnage en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des micropolluants dans les procédés de traitement des boues biologiques (compostage, lits de séchage plantés de roseaux, digestion anaérobie) et de séchage (thermique et solaire) - (ARMISTIQ – Action D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des micropolluants par les traitements complémentaires : procédés d'oxydation avancée, adsorption sur charbon actif (ARMISTIQ – Action A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Le Ménach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercices d'intercomparaison in situ des échantillonneurs intégratifs. Application pour l'échantillonnage de métaux, d'hydrocarbures aromatiques polycycliques et de pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiavone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de contaminants hydrophobes du sédiment au biote : construction de modèles dans une perspective de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de micropolluants par le ruissellement et le réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Mouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination de la Seine par les micropolluants organiques : Effet des conditions hydriques et de l'urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blamchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Teil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des échantillonneurs passifs dans le cadre de la DCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Ghestem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du projet ANR AMPERES. Analyse de micropolluants prioritaires et émergents dans les rejets et les eaux superficielles. 2006-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Esperanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination des poissons et des sédiments du Rhône par les polychlorobiphényles. Synthèse des données recueillies en 2005-2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2007, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d`évaluation écotoxicologique de matériaux de dragage : tests de la démarche et essais d`optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bedell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micropolluants organiques dans les hydrosystèmes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Miege</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Habilitation à Diriger des Recherches, Université de Lyon I, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02602362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId545"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F459811"/>
+    <w:nsid w:val="D9E212A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2521-0365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156399059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1050-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riverly.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lama-riverly.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.norman-network.net/?q=node/245Project" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538547v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducrocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanteri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mi&#232;ge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Jahnke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rojo-Nieto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vorkamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136672" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-025-01203-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pozzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouni&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37077-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118785" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04636520v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Schymanski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-00936-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Booij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c10272" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1754" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#8208;marie Dendievel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Yari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14511" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660063v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153549" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515101v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17563-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127969" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poulier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116067" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903855v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koschorreck" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bavel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Brink" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00375-w" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandycke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VXZQ1T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.343" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119712v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A.O. Morin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter H. Arp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camilleri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.311" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.181" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605912v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606370v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853418v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Agerstrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Altenburger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606999v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Allan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690722v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Allan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.08.049" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.10.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604605v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602357v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.08.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S48NJ2NJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706803v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2015.07.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122587v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczynski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet Giraud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2037-7" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937619v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.058" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6187-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596803v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiavone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.737" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2C9981288A579F34F54ACAA6D26C3C5E2812840/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738512v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelte" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EM10730E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697815v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3J5JNP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595000v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595218v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593518v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595002v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemenach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101063" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595381v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navalon Madrigal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.470" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757334v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Janex Habibi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807507v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Abi Jaoud&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201100259" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVGCR7JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594422v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3428-y" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5SZ0GD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594423v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.023" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592251v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464050v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Line Jugan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2008.11.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592559v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eusebe" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454542v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bados" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2008.11.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455631v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babut" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchemin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.06.016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455347v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.045" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590193v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.823" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589988v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.07.002" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MXQT36L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711746v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.04.039" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4LQHXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586308v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.12.076" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JFCGM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384123v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711733v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472509" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583511v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581487v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00074-5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F58S9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581683v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hennion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hardr&#233;-Li&#233;nard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miras" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711806v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630290103690" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595524v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653269v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995956v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567636v3" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862988v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coquery" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vrana" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smedes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749759v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291035v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797482v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378288v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605398v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602375v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600049v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy Peretti" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601928v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601854v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598178v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595310v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596942v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ghestem" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594990v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin Ruel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Esperanza" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589329v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602362v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miege" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2521-0365" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156399059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0r0VCJEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-1050-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riverly.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lama-riverly.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.norman-network.net/?q=node/245Project" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538547v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ducrocq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanteri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mi&#232;ge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139361" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian John Allan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Jahnke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rojo-Nieto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vorkamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136672" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-025-01203-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pozzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Luton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouni&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37077-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lyautey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139683" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218367v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Depret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118785" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723037v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ducrocq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143275" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04636520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikiforos Alygizakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Ng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L Schymanski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-00936-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Booij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Vrana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Grabic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.3c10272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1754" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161720" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#8208;marie Dendievel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anice Yari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14511" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03660063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy-Fontan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03325586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schulze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denice van Herwerden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Allan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubertus Bijlsma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Etxebarria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-01002-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128101v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mathon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chovelon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124801" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fauvelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17563-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602658v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rocco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Allan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Togola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202106057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Penru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127969" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Poulier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116067" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bretier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Billon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Launay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109886" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903855v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Koschorreck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert van Bavel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van den Brink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00375-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vandycke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90VXZQ1T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607570v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esperanza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/20186p71" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015899v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bescond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.04.343" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A.O. Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter H. Arp" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Randon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camilleri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.311" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin Ruel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.181" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.114" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853418v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Agerstrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Altenburger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.10.104" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606999v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/2017120127" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vrana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Allan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Ghestem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Allan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.08.049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602385v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Smedes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prokes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.10.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601262v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pomies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601263v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;tollier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503051" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601264v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnault" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heiniger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noyon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201503084" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602357v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Proti&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lombard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.08.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S48NJ2NJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706803v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teac.2015.07.001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2014.955627" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Wisniewski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3646-5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599812v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2439-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122587v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tixier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tronczynski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072988v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet Giraud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2037-7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.01.058" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00724511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J. Mahler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. van Metre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Roux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.044" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746946v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-012-6187-0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597000v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596803v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiavone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.737" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2C9981288A579F34F54ACAA6D26C3C5E2812840/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738512v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856692v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pelte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EM10730E" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773460v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2012.01.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697815v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.03.025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X3J5JNP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772200v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomies" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.02" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595000v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595218v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soulier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593518v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595002v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Soulier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gabet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lardy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lemenach" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101063" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595381v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navalon Madrigal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2011.470" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757334v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Janex Habibi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/wqual/2012004" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha El Debs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Abi Jaoud&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201100259" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NVGCR7JS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594999v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Ruel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miege" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201101025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3428-y" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5SZ0GD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.05.023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592251v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464050v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Karolak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Line Jugan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2008.11.007" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592559v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ribeiro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eusebe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454542v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bados" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2008.11.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babut" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abarnou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchemin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.06.016" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455347v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.11.045" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590193v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.823" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588870v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brosse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Canler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.07.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MXQT36L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711746v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.04.039" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4LQHXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586308v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravelet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2004.12.076" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JFCGM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384123v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711733v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472509" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583511v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581487v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(03)00074-5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9F58S9Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581683v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dugay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Hennion" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680913v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hardr&#233;-Li&#233;nard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miras" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Block" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711806v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630290103690" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482349v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pepin-Donat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blondel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39668-8_2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734075v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Fabure" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F398_2019_39#citeas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/398_2019_39" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023763v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Blondel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595524v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589509v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duwig" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baduel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brosse-Quilgars" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734487v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653269v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567636v3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862988v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coquery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vrana" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Smedes" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04749792v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aubert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Richard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862977v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathon B." TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabrin A." TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazzella N." TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreol M." TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dherret L." TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749759v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291035v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293153v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bretier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126148v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126156v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312630v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299208v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792642v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martins" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Duwig" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Morel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797482v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t J.D. Ferrari" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609342v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lestremau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608082v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papias" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgeois" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608347v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Poulier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grisot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378288v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607089v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Panay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606367v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605420v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606309v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603524v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lejeune" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605398v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yari" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602375v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600026v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600049v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy Peretti" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perceval" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601928v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Recoura Massaquant" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600027v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601854v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fauvelle" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berho" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600984v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600028v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598178v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595310v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roux" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766537v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blamchard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596942v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ghestem" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594990v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin Ruel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Esperanza" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589329v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583268v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedell" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cl&#233;ment" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02602362v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>