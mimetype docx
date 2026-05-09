--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -702,377 +702,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capano</w:t>
+                <w:t xml:space="preserve">Le temps long des métamorphoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier n°89., pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048599v1</w:t>
+                <w:t xml:space="preserve">hal-02995603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long des métamorphoses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995603v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453746v1</w:t>
+                <w:t xml:space="preserve">hal-03048599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
               </w:r>
@@ -2055,286 +2055,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Bellier</w:t>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Kurt Nicolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ollivier</w:t>
+                <w:t xml:space="preserve">Philip Deline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429976v1</w:t>
+                <w:t xml:space="preserve">hal-01313197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Deline</w:t>
+                <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313197v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200m a.s.l.): Regime shift and resilience of algal communities</w:t>
               </w:r>
@@ -4478,359 +4478,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003615v1</w:t>
+                <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751924v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515413v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
               </w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,277 +7164,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
+                <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiané Troussier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567383v1</w:t>
+                <w:t xml:space="preserve">halsde-00867092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
+                <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00867092v1</w:t>
+                <w:t xml:space="preserve">hal-02567383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
               </w:r>
@@ -8480,301 +8480,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Evolution des milieux dans la partie méridionale du centre ville d'Aix-en-Provence depuis au moins le Paléolithique moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pesesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
+              <w:t xml:space="preserve">13e congrés francais de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803051v1</w:t>
+                <w:t xml:space="preserve">hal-05218340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des milieux dans la partie méridionale du centre ville d'Aix-en-Provence depuis au moins le Paléolithique moyen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Magnin</w:t>
+                <w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Pesesse</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrés francais de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218340v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
+                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
@@ -8809,97 +8809,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046368v1</w:t>
+                <w:t xml:space="preserve">halsde-00751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
@@ -8934,323 +8934,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00751273v1</w:t>
+                <w:t xml:space="preserve">hal-02046368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Huguet</w:t>
+                <w:t xml:space="preserve">Évolution paleoenvironnementale et paleo‐pollutions en contexte montagnard : le cas du lac Petit (Mercantour, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Archéométrie 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01477570v1</w:t>
+                <w:t xml:space="preserve">halsde-00605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution paleoenvironnementale et paleo‐pollutions en contexte montagnard : le cas du lac Petit (Mercantour, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Delhon</w:t>
+                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Bartette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00605556v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel de l'archive sédimentaire lacustre pour reconstruire l'évolution passée des interactions Homme / paysage / climat</w:t>
               </w:r>
@@ -10101,51 +10101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10314,90 +10314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10419,51 +10419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la Dendrochronologie en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Astrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10552,51 +10552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10677,51 +10677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10944,103 +10944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dendroglaciologie ou l'apport des l'étude des cernes d'arbres pour la reconstitution des fluctuations glacières holocènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Le Roy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Édouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Deline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamiques, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.79-90, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11484,51 +11484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11606,51 +11606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11908,51 +11908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8F508CC"/>
+    <w:nsid w:val="2FCBBAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12139,51 +12139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miramont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07501727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6PMQLD1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boutterin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakagawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01665.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JT3WM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218340v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valleteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ranchin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miramont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07501727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6PMQLD1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boutterin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakagawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01665.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JT3WM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valleteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ranchin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>