--- v1 (2026-05-09)
+++ v2 (2026-06-02)
@@ -702,377 +702,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps long des métamorphoses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Alpe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995603v1</w:t>
+                <w:t xml:space="preserve">hal-03453746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t>
+                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t>
+              <w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453746v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capano</w:t>
+                <w:t xml:space="preserve">Le temps long des métamorphoses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Dossier n°89., pp.32-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048599v1</w:t>
+                <w:t xml:space="preserve">hal-02995603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom-oxygen isotope record from high-altitude Lake Petit (2200 m a.s.l.) in the Mediterranean Alps: shedding light on a climatic pulse at 4.2 ka</w:t>
               </w:r>
@@ -1186,429 +1186,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfossil trees suggest enhanced Mediterranean hydroclimate variability at the onset of the Younger Dryas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Pauly</w:t>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Helle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Treydte</w:t>
+                <w:t xml:space="preserve">Thibaut Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-32251-2⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (01), pp.51-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884902v1</w:t>
+                <w:t xml:space="preserve">hal-01683046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+                <w:t xml:space="preserve">Subfossil trees suggest enhanced Mediterranean hydroclimate variability at the onset of the Younger Dryas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
+                <w:t xml:space="preserve">Ulf Büntgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Treydte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.Article n° 13980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-32251-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795351v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernd Kromer</w:t>
+                <w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Tuna</w:t>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (01), pp.51-74. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683046v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t>
               </w:r>
@@ -1722,360 +1722,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passionate land geomorphologist : climate and human impact between mediterranean mountains</w:t>
+                <w:t xml:space="preserve">Maurice Jorda, un géomorphologue de terrain passionné: la montagne méditerranéenne entre climat et anthropisation. Maurice Jorda• 1938-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rosique</w:t>
+                <w:t xml:space="preserve">T. Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jorda</w:t>
+                <w:t xml:space="preserve">C. Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.123-124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444049v1</w:t>
+                <w:t xml:space="preserve">hal-01474011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A passionate land geomorphologist : climate and human impact between mediterranean mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+                <w:t xml:space="preserve">Thierry Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.123-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785669v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Jorda, un géomorphologue de terrain passionné: la montagne méditerranéenne entre climat et anthropisation. Maurice Jorda• 1938-2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rosique</w:t>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jorda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474011v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calendar-dated glacier variations in the Western European Alps during the Neoglacial: the Mer de Glace record, Mont Blanc massif</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,403 +2582,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
+                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880406v1</w:t>
+                <w:t xml:space="preserve">hal-02046381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGARDS SUR LES DYNAMIQUES PAYSAGÈRES DU PLÉISTOCÈNE SUPÉRIEUR (SIM 3 ET SIM 2) DU LUBERON ET DE BASSE PROVENCE (FRANCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment budget quantification of a sub-Alpine river catchment since the end of the last glaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114, http://www.sciencedirect.com/science/article/pii/S034181621300194X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766594v1</w:t>
+                <w:t xml:space="preserve">hal-00880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur la chronologie de la déglaciation dans la vallée du haut-Verdon (alpes françaises du sud)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+                <w:t xml:space="preserve">REGARDS SUR LES DYNAMIQUES PAYSAGÈRES DU PLÉISTOCÈNE SUPÉRIEUR (SIM 3 ET SIM 2) DU LUBERON ET DE BASSE PROVENCE (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25 (2), pp.147-156. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046381v1</w:t>
+                <w:t xml:space="preserve">hal-01766594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t>
               </w:r>
@@ -3016,51 +3016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t>
@@ -3275,51 +3275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (4), pp. 309-319. </w:t>
@@ -3351,337 +3351,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00782072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étalonnage du temps du radiocarbone par les cernes des arbres. L’apport des séries dendrochronologiques du gisement de bois subfossiles du torrent des Barbiers (Alpes Françaises du Sud)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical Signatures of a Roman and Early Medieval Necropolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berne Kromer</w:t>
+                <w:t xml:space="preserve">Abir Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Talamo</w:t>
+                <w:t xml:space="preserve">F. Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Mathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.5991⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02233328v1</w:t>
+                <w:t xml:space="preserve">hal-00766044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical Signatures of a Roman and Early Medieval Necropolis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Mocci</w:t>
+                <w:t xml:space="preserve">L’étalonnage du temps du radiocarbone par les cernes des arbres. L’apport des séries dendrochronologiques du gisement de bois subfossiles du torrent des Barbiers (Alpes Françaises du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Mathe</w:t>
+                <w:t xml:space="preserve">Berne Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Talamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.411⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.5991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766044v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Variations temporelles et spatiales de la morphogenèse postglaciaire des fonds de vallons sud-alpins. L'exemple du bassin versant du Drouzet (Hautes-Alpes ; France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,64 +3766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boutterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Mantran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,51 +3874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres subfossiles des Alpes du Sud, jalons dans l'histoire des paysages fluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre PIGB-PMRC France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piémont méridional du Grand Luberon : De nouvelles données sur la morphogenèse postglaciaire en Basse Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,90 +4331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de sédimentation «postglaciaire principal» des bassins marneux subalpins : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rosique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 102 (1), pp.71-84. </w:t>
@@ -4478,734 +4478,734 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751924v1</w:t>
+                <w:t xml:space="preserve">hal-04751979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASAC -Cernes d'Arbres et Séismes en Asie Centrale : datation des séismes par la dendrochronologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Jun 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515413v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le piémont méridional de la Sainte-Victoire, l’espace domanial et funéraire de Richeaume de l’Antiquité au haut Moyen-Âge (Puyloubier, 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence grand public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque de Puyloubier, May 2024, Puyloubier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+                <w:t xml:space="preserve">Evolution des environnements montagnards sud-alpins au début de l’Holocène, entre instabilités érosives et climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">A travers les montagnes : l’évolution des sociétés humaines et de leur environnement au début de l’Holocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PCR PPSup-CEPAM, Feb 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751979v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Capano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">Christian R. Marshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981108v1</w:t>
+                <w:t xml:space="preserve">hal-03551972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Capano</w:t>
+                <w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian R. Marshall</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551972v1</w:t>
+                <w:t xml:space="preserve">hal-01981108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 4.2 ka event in the Mediterranean Alps: a reinforced Mediterranean-type climate regime that directly impacted the environment</w:t>
               </w:r>
@@ -5480,64 +5480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Kromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Tuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t>
@@ -5685,576 +5685,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled terrestrial and aquatic ecosystems evolution of the Lake of Allos since ca. 13,500 cal. BP (Mediterranean French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567326v1</w:t>
+                <w:t xml:space="preserve">hal-02567374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t>
+                <w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosine Cartier</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Revel</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Orsay, France</w:t>
+              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567366v1</w:t>
+                <w:t xml:space="preserve">hal-02567326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term lacustrine evolution of the high-altitude Lake Allos (Southern Alps, 2200 m a.s.l.) during the Holocene revealed by diatom assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disturbance propagation in terrestrial environments: A case study from two Lateglacial-Holocene sediment records of the Southern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Journées Climat et Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613095v1</w:t>
+                <w:t xml:space="preserve">hal-02567366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aquatic dynamics of alpine lakes (L. Allos and Petit; 2200 m a.s.l) during the Holocene and their close links with terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term lacustrine evolution of the high-altitude Lake Allos (Southern Alps, 2200 m a.s.l.) during the Holocene revealed by diatom assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568652v1</w:t>
+                <w:t xml:space="preserve">hal-02613095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled terrestrial and aquatic ecosystems evolution of the Lake of Allos since ca. 13,500 cal. BP (Mediterranean French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term aquatic dynamics of alpine lakes (L. Allos and Petit; 2200 m a.s.l) during the Holocene and their close links with terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6264,205 +6264,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences - Sfécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567374v1</w:t>
+                <w:t xml:space="preserve">hal-02568652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613127v1</w:t>
+                <w:t xml:space="preserve">hal-02567378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial and lacustrine ecosystem trajectories and thresholds over the last 5000 years: the example of Lake Petit (2200 m a.s.l., Mediterranean Alps)</w:t>
+                <w:t xml:space="preserve">Long-term ecological dynamics of an alpine lacustrine ecosystem during the Holocene in the French Alps (Lake Petit, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
@@ -6497,603 +6514,586 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Transition PAGES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613106v1</w:t>
+                <w:t xml:space="preserve">hal-02567452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
+                <w:t xml:space="preserve">Le détritisme dans les archives sédimentaires holocènes du sud des Alpes : vers une expression de la variabilité hydrologique non-biaisée par les effets de l’anthropisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613115v1</w:t>
+                <w:t xml:space="preserve">hal-02613127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrestrial and lacustrine ecosystem trajectories and thresholds over the last 5000 years: the example of Lake Petit (2200 m a.s.l., Mediterranean Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Poher</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquatic Transition PAGES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567450v1</w:t>
+                <w:t xml:space="preserve">hal-02613106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5000 years of lacustrine ecosystem changes from Lake Petit (Southern Alps, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La variabilité holocène des crues torrentielles en montagne : un éclairage donné par l'étude micro-sédimentologique et pollinique des sédiments du lac d'Allos (2200 m, Alpes du Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary meeting on climate change and seismic hazards during the Holocene in the Mediterranean, OTMED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’Association de Sédimentologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567378v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term ecological dynamics of an alpine lacustrine ecosystem during the Holocene in the French Alps (Lake Petit, 2200 m a.s.l.): regime shift and resilience of algal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How humans feed flood: lessons from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiané Troussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change, COP21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567452v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paléoécologiques et paléoenvironnementales dans la haute vallée du Verdon depuis 11500 ans : approche interdisciplinaire et comparative des sites du Plan du Laus (2127 m) et du Lac d’Allos (2227 m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Poher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,152 +7164,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
+                <w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00867092v1</w:t>
+                <w:t xml:space="preserve">hal-02567389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake Allos: a 12,000-years reference record of past Climate-Human-environment interactions in the Mediterranean French Alps</w:t>
               </w:r>
@@ -7414,422 +7410,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5 millennia of Mediterranean mountain disturbance: soil erosion and vegetation dynamics recorded in Lake Petit (2200 m, South-Western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614911v1</w:t>
+                <w:t xml:space="preserve">halsde-00867092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des diatomées fossiles à l’histoire paléoenvironnementale des lacs d’altitude du massif du Mercantour (France) : premiers résultats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Paillès</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Colloque de l’ADLaF - 7th CE-diatom meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Thonon-les-bains, France</w:t>
+              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614914v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des diatomées fossiles à l’histoire paléoenvironnementale des lacs d’altitude du massif du Mercantour (France) : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Päris, France</w:t>
+              <w:t xml:space="preserve">32ème Colloque de l’ADLaF - 7th CE-diatom meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Thonon-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614912v1</w:t>
+                <w:t xml:space="preserve">hal-02614914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
+                <w:t xml:space="preserve">Le Lac d’Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
@@ -7843,211 +7843,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Päris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803025v1</w:t>
+                <w:t xml:space="preserve">hal-02614912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial to Holocene sediment budget of a small subAlpine river catchment: using 3D palaeotopographic reconstructions for volume quantification</w:t>
+                <w:t xml:space="preserve">Le Lac d'Allos : un enregistrement de référence des interactions climat-Homme-environnement depuis 12000 ans pour les Alpes méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes géomorphologues 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567389v1</w:t>
+                <w:t xml:space="preserve">hal-00803025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La variabilité des paysages d’altitude depuis 5000 ans dans les Alpes Maritimes : apports d’une étude pluridisciplinaire du profil lacustre de Millefonts (Lac Petit, Mercantour, France)</w:t>
               </w:r>
@@ -8184,51 +8184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de géoarchéologie de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8499,51 +8499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des milieux dans la partie méridionale du centre ville d'Aix-en-Provence depuis au moins le Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8663,51 +8663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antibes, France</w:t>
@@ -8730,277 +8730,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00751273v1</w:t>
+                <w:t xml:space="preserve">hal-02046368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et résilience des géosystèmes de montagne face au double forçage climatique et anthropique: étude pluridisciplinaire du Lac Petit (Alpes Maritimes)</w:t>
+                <w:t xml:space="preserve">The Holocene deposits of Lake Petit (2200 m a.s.l., Southern French Alps) : climatic and anthropogenic controls on mountain sediment dynamics ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'inauguration du centre SEOLANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">International Union for Quaternary Research (INQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046368v1</w:t>
+                <w:t xml:space="preserve">halsde-00751273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution paleoenvironnementale et paleo‐pollutions en contexte montagnard : le cas du lac Petit (Mercantour, France)</w:t>
               </w:r>
@@ -9025,51 +9025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9124,77 +9124,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9275,51 +9275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9387,51 +9387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9495,51 +9495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boutterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Millénaire : du Néolithique moyen au Néolithique final dans le sud-est de la France et les régions voisines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aix-en-Provence, France. pp.149-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9603,51 +9603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9810,51 +9810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valleteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10062,90 +10062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Capano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10314,90 +10314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -10526,77 +10526,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hautes-Alpes : histoire naturelle du département et de son environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10677,51 +10677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10862,51 +10862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des paysages face aux changements climatiques depuis la dernière glaciation dans les Alpes du Sud (Moyenne Durance, Alpes-Maritimes). Quels impacts sur les sociétés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11078,51 +11078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Paléoenvironnements fluviatiles dans les Alpes du Sud : un exemple d'étude dendro-géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des lacs et des cours d'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.71-72, 2006, Collection « Archéologiques », 2-87772-339-9</w:t>
@@ -11484,90 +11484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11606,90 +11606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11908,51 +11908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FCBBAAB"/>
+    <w:nsid w:val="19532ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12139,51 +12139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miramont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07501727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6PMQLD1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boutterin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakagawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01665.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JT3WM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valleteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ranchin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-miramont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07501727X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751355v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06927-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3425" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Couapel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-253-2019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Pauly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Helle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Treydte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32251-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosique" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01313197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Nicolussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.10.033" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615580862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.08.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Felix Kaiser" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Friedrich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miramont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kromer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sgier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6390" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Jrad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mocci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Mathe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HSLZ0P01-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233328v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berne Kromer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Talamo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5991" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6PMQLD1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boutterin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mantran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334975v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453617v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Nakagawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01665.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JT3WM60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901375v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Edouard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3342" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751924v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003615v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515413v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567483v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568646v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567452v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613127v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567450v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Poher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567389v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867092v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803025v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218290v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803048v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605558v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonnel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pesesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751273v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605556v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00605553v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542998v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487970v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319095v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valleteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00786410v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211926v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Ranchin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02233320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321890v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02461223v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Palet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Walsh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-025-07175-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00923351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>