--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -240,51 +240,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (176)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (177)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -430,14978 +430,15056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classification of diffusion processes in dimension d via the Carleman approach with applications to models involving additive, multiplicative, or square-root noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (3), pp.033204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae4f7a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journey from the Wilson exact RG towards the Wegner–Morris Fokker–Planck RG and the Carosso field-coarsening via Langevin stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/add512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit dynamical properties of the Pelikan random map in the chaotic region and at the intermittent critical point towards the non-chaotic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaa6c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Markov spin models for image generation: explicit large deviations with respect to the number of pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025 (1), pp.013205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-5468/ada256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Explicit dynamical properties of the Pelikan random map in the chaotic region and at the intermittent critical point towards the non-chaotic region</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence properties of Markov models for image generation with applications to spin-flip dynamics and to diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013212. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Journey from the Wilson exact RG towards the Wegner–Morris Fokker–Planck RG and the Carosso field-coarsening via Langevin stochastic processes</w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaae1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov dualities via the spectral decompositions of the two Markov generators in their bi-orthogonal basis of right and left eigenvectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Convergence properties of Markov models for image generation with applications to spin-flip dynamics and to diffusion processes</w:t>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.103201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae09a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov generators as non-Hermitian supersymmetric quantum Hamiltonians: spectral properties via bi-orthogonal basis and singular value decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013213. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markov dualities via the spectral decompositions of the two Markov generators in their bi-orthogonal basis of right and left eigenvectors</w:t>
+              <w:t xml:space="preserve">, 2024, 2024 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad613a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at level 2.5 and for trajectories observables of diffusion processes: the missing parts with respect to their random-walks counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad26ae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse problem in the conditioning of Markov processes on trajectory observables: what canonical conditionings can connect two given Markov generators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (10), pp.103201. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Markov generators as non-Hermitian supersymmetric quantum Hamiltonians: spectral properties via bi-orthogonal basis and singular value decompositions</w:t>
+              <w:t xml:space="preserve">, 2024, 2024, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad17b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations and conditioning for chaotic non-invertible deterministic maps: analysis via the forward deterministic dynamics and the backward stochastic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (8), pp.083207. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Large deviations at level 2.5 and for trajectories observables of diffusion processes: the missing parts with respect to their random-walks counterparts</w:t>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1bdc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A supersymmetric quantum perspective on the explicit large deviations for reversible Markov jump processes, with applications to pure and random spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (7), pp.073203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad526d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for trajectory observables of diffusion processes in dimension d &amp;gt; 1 in the double limit of large time and small diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the Pearson family of ergodic diffusion processes involving a quadratic diffusion coefficient and a linear force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.083204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ace431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57 (9), pp.095002. </w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Kemeny time for continuous-time reversible and irreversible Markov processes with applications to stochastic resetting and to conditioning towards forever-survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024, pp.013206. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Large deviations and conditioning for chaotic non-invertible deterministic maps: analysis via the forward deterministic dynamics and the backward stochastic dynamics</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acd695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04256164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting boundary-driven non-equilibrium Markov dynamics in arbitrary potentials via supersymmetric quantum mechanics and via explicit large deviations at various levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013208. </w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acdcea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for metastable states of Markov processes with absorbing states with applications to population models in stable or randomly switching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (7), pp.073203. </w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with respect to the local time at the origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013205. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.103207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac9618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioned diffusion processes with an absorbing boundary condition for finite or infinite horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazzolo</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.044117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.044117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous dynamical large deviations of local empirical densities and activities in the pure and in the random kinetically constrained East model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00281-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov trajectories: Microcanonical Ensembles based on empirical observables as compared to Canonical Ensembles based on Markov generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00386-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microcanonical conditioning of Markov processes on time-additive observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2), pp.023207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4e81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning two diffusion processes with respect to their first-encounter properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7af3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with killing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac85ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at various levels for run-and-tumble processes with space-dependent velocities and space-dependent switching rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac0edf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for long-ranged quantum spin chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.126040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhomogeneous asymmetric exclusion processes between two reservoirs: large deviations for the local empirical observables in the mean-field approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.123205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference of Markov models from trajectories via large deviations at level 2.5 with applications to random walks in disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Ruelle thermodynamic formalism for Markov trajectories with application to the glassy phase of random trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for Markov processes with stochastic resetting: analysis via the empirical density and flows or via excursions between resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeaf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jump-drift and jump-diffusion processes: large deviations for the density, the current and the jump-flow and for the excursions between jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac12c5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for Long-Ranged Quantum Spin Chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02571099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the skew-detailed-balance lifted-Markov processes to sample the equilibrium distribution of the Curie–Weiss model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10), pp.103202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac22f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations of the Lyapunov exponent in 2D matrix Langevin dynamics with applications to one-dimensional Anderson localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abe408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for disordered systems at the level of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.013301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab5d09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of Many-Body-Localized Models where all the eigenstates are Matrix-Product-States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2008, pp.083301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aba0a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit properties of the simplest inhomogeneous matrix-product-state including the Riemann metric of the MPS manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2002 (2), pp.023105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab6b1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic fluctuation theory (mFT) for interacting Poisson processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.135003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab0978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric scaling in large deviations for rare values bigger or smaller than the typical value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (9), pp.093202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab342f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting classical and quantum disordered systems from the unifying perspective of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (7), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100151-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the density and current in non-equilibrium-steady-states on disordered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.023206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab02dc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractality in the generalized Aubry–André quasiperiodic localization model with power-law hoppings or power-law Fourier coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (02), pp.1950007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X19500075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical physics of long dynamical trajectories for a system in contact with several thermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (48), pp.485001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab4f1a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for dynamical fluctuations of open Markov processes, with application to random cascades on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization: strong disorder perturbative approach for the local integrals of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aabb24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder real-space renormalization for the many-body-localized phase of random Majorana models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.115304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaad14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach – a short review of recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eur.Phys.J.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (11), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-90434-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder renormalization for the dynamics of many-body-localized systems: iterative elimination of the fastest degree of freedom via the Floquet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (27), pp.275302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological phase transitions in random Kitaev $\alpha$-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (46), pp.465301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aae5db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even and odd normalized zero modes in random interacting Majorana models respecting the parity $P$ and the time-reversal-symmetry $T$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (26), pp.265303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac4b0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the simplest scale invariant tree-tensor-states preserving the quantum symmetries of the antiferromagnetic XXZ chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.095301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaa814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Disorder Renewal Approach to DNA denaturation and wetting : typical and large deviation properties of the free energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa53f8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative random quantum spin chain with boundary-driving and bulk-dephasing: magnetization and current statistics in the Non-Equilibrium-Steady-State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa64f4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary-driven Lindblad dynamics of random quantum spin chains : strong disorder approach for the relaxation, the steady state and the current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.043303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa6a2f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : sensitivity to twisted boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.95002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa583f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodically driven random quantum spin chains : Real-Space Renormalization for Floquet localized phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1707 (7), pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa75dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Level repulsion exponent $\beta$ for Many-Body Localization Transitions and for Anderson Localization Transitions via Dyson Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (03), pp.033113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for the finite temperature statics and dynamics of the Dyson Long-Ranged Ferromagnetic and Spin-Glass models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/04/043302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for Many-Body-Localization models : adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : strong multifractality spectrum for matrix elements of local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/07/073301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization transition in the strong disorder limit : entanglement entropy from the statistics of rare extensive resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18040122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321700v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for many-body-localization models: adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body Localization : construction of the emergent local conserved operators via block real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.033101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal dimension of spin glasses interfaces in dimensions $d=2$ and $d=3$ via strong disorder renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X15500425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Block Renormalization for quantum Ising models in dimension $d=2$ : applications to the pure and random ferromagnet, and to the spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (01), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/01/P01023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical quantum ferromagnetic Ising chain with pure or random transverse fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (05), pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/05/P05026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical long-ranged quantum spin-glass via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.10024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star junctions and watermelons of pure or random quantum Ising chains : finite-size properties of the energy gap at criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (06), pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/06/P06036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pure and random quantum Ising chain : Shannon and Renyi entropies of the ground state via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (04), pp.P04007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/04/P04007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of the largest dynamical barrier in the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.014408 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature dynamics of Long-Ranged Spin-Glasses : full hierarchy of relaxation times via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.P08009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/08/P08009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-dimensional Ising spin-glass with power-law interaction : real-space renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.P06015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/14/P06015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero-temperature spinglass–ferromagnetic transition: Scaling analysis of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.184408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaos properties of the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/03/P03020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers of pure and random ferromagnetic Ising models on fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/06/P06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Ising models near zero temperature: real-space renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers in the Dyson hierarchical model via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical versus averaged overlap distribution in spin glasses: Evidence for droplet scaling theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (13), pp.4204 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers for the random ferromagnetic Ising model on the Cayley tree : traveling-wave solution of the real space renormalization flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5), pp.5012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/05/P05012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimensions d = 2, 3: infinite disorder scaling via a non-linear transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimension d &amp;gt; 1: scaling analysis in the disordered phase from the directed polymer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/9/095002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG principles within a fixed-cell-size real space renormalization: application to the random transverse field Ising model on various fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (05), pp.P05002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/05/P05002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The random transverse field Ising model in d = 2: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (09), pp.P09016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/09/P09016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model on the Cayley tree: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (10), pp.P10010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/10/P10010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random field Ising model: statistical properties of low-energy excitations and equilibrium avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (07), pp.P07010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium steady states: maximization of the Shannon entropy associated with the distribution of dynamical trajectories in the presence of constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.P03008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/03/P03008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical Dyson hierarchical model for the Anderson localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (05), pp.P05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/05/P05005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random elastic networks: a strong disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/8/085001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization on the Cayley tree: multifractal statistics of the transmission at criticality and off criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (14), pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/14/145001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anderson localization transition with long-ranged hoppings: analysis of the strong multifractality regime in terms of weighted Lévy sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (09), pp.P09015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/09/P09015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random cascade models of multifractality: real-space renormalization and travelling waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (06), pp.P06014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/06/P06014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of first-passage times in disordered systems using backward master equations and their exact renormalization rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.095001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/43/9/095001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body localization transition in a lattice model of interacting fermions: Statistics of renormalized hoppings in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (13), pp.134202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.134202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in a two-dimensional self-affine random potential: Properties of the anomalous diffusion phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.021125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching between typical fluctuations and large deviations in disordered systems: application to the statistics of the ground state energy in the SK spin-glass model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in two-dimensional self-affine random potentials: Strong-disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.011138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization of phonons in dimension d = 1 , 2 , 3 : Finite-size properties of the inverse participation ratios of eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (22), pp.224208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random wetting transition on the Cayley tree: a disordered first-order transition with two correlation length exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (16), pp.165003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/16/165003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical properties of two-particle transmission at an Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (47), pp.475007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/47/475007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry relations for multifractal spectra at random critical points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of renormalized on-site energies and renormalized hoppings for Anderson localization in two and three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.024203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.024203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of the two-point transmission at Anderson localization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (20), pp.205120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transition on the Cayley tree as a traveling wave critical point for various probability distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/7/075002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An eigenvalue method for computing the largest relaxation time of disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transitions: multifractal or non-multifractal statistics of the transmission as a function of the scattering geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (07), pp.P07033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/07/P07033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium of disordered systems: constructing the appropriate valleys in each sample via strong-disorder renormalization in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (37), pp.375005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/37/375005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of polymers and interfaces in random media: conjecture ψ = d s /2 for the barrier exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.115002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/11/115002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: understanding the broad continuum of relevant time scales via a strong-disorder RG in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (25), pp.255002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/25/255002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorder-dominated phases of random systems: relations between the tail exponents and scaling exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: renormalization flow towards an ‘infinite disorder’ fixed point at large times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (07), pp.P07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/07/P07002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical behavior of interfaces in disordered Potts ferromagnets: Statistics of free-energy, energy, and interfacial adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (13), pp.134416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.134416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driven interfaces in random media at finite temperature: Existence of an anomalous zero-velocity phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical points of quadratic renormalizations of random variables and phase transitions of disordered polymer models on diamond lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.021132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical weight statistics of the random energy model and of the directed polymer on the Cayley tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1 + 3 : Multifractal properties at the localization-delocalization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling of pseudocritical point distributions in the random transverse-field Ising chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.064421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.064421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractal statistics of the local order parameter at random critical points: Application to wetting transitions with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.021114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.021114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1+1 and 1+3: weights statistics in the low temperature phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (03), pp.P03011-P03011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of a directed polymer in a 1+3 dimensional random medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00341-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random polymers and delocalization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (4), pp.731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.cond-mat/0605448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing transition of the directed polymer in a 1 + d random medium: location of the critical temperature and unusual critical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.011101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.011101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of low energy excitations for the directed polymer in a 1+d random medium (d = 1, 2, 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5), pp.056106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.056106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks and Polymers in the Presence of Quenched Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (3), pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-006-0122-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the tail of the ground state energy distribution for the directed polymer in a random medium of dimension d = 1, 2, 3, via a Monte-Carlo procedure in the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.051109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delocalization transition of the selective interface model: distribution of pseudo-critical temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (12), pp.P12011-P12011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/12/P12011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of pseudo-critical temperatures and lack of self-averaging in disordered Poland-Scheraga models with different loop exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00417-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-glass chain in a magnetic field : influence of the disorder distribution on ground state properties and low-energy excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.094436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.094436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach of random systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Igloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 412 (5-6), pp.277-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2005.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the disordered Poland–Scheraga model of DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (06), pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/06/P06004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional wetting with binary disorder: a numerical study of the loop statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00241-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling properties of random transverse-field Ising chains: Comparison between canonical and microcanonical ensembles for the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (5), pp.054431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.054431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear response of the trap model in the aging regime: Exact results in the strong-disorder limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (2), pp.026103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.026103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature properties of some disordered systems from the statistical properties of nearly degenerate two-level excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (4), pp.535-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00351-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymers and interfaces in random media: Free-energy optimization via confinement in a wandering tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), pp.061112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dynamics in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 334 (1-2), pp.78-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2003.10.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact solutions for the statistics of extrema of some random 1D landscapes, application to the equilibrium and the dynamics of the toy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 317 (1-2), pp.140-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01317-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a non-linear fluctuation theorem for the ageing dynamics of disordered trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (46), pp.11605-11615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/46/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous diffusion, localization, aging, and subaging effects in trap models at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Large deviations for the Pearson family of ergodic diffusion processes involving a quadratic diffusion coefficient and a linear force</w:t>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.036114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.036114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties of the anomalous diffusion phase in the directed trap model and in the Sinai diffusion with a bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.046109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.046109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of thermal packets and metastable states in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (6), pp.066129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.066129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model for DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (1), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00391-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium dynamics of random field Ising spin chains: exact results via real space RG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.066107-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.066107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copolymer at a selective interface and two dimensional wetting: a grand canonical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the localization of random heteropolymers at the interface between two selective solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction Diffusion Models in One Dimension with Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.1212-1238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walkers in 1-D Random Environments: Exact Renormalization Group Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walkers in one-dimensional random environments: exact renormalization group analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795-4840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks, Reaction-Diffusion, and Nonequilibrium Dynamics of Spin Chains in One-dimensional Random Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.3539-3542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential functionals of Brownian motion and disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Yor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.255-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percolation Transition in the random antiferromagnetic spin-1 chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3254-3257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponents appearing in heterogeneous reaction-diffusion models in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.4844-4859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of traps and glass phenomenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Revisiting boundary-driven non-equilibrium Markov dynamics in arbitrary potentials via supersymmetric quantum mechanics and via explicit large deviations at various levels</w:t>
+              <w:t xml:space="preserve">, 1996, 29, pp.3847-3869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on Bethe lattice and hyperbolic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in one dimensional random medium and hyperbolic brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (10), pp.2399-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/29/10/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in a one-dimensional random medium and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20, pp.341-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Dynamical Model of Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (12), pp.1521-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1995104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties in one-dimensional disordered supersymmetric quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One-Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239 (2), pp.312-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/aphy.1995.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the flux distribution in a one dimensional disordered system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.635-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1994167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00246938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic winding angle distributions for planar brownian motion with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Large deviations for metastable states of Markov processes with absorbing states with applications to population models in stable or randomly switching environment</w:t>
+              <w:t xml:space="preserve">, 1993, 26, pp.5637-5643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic laws for the winding angles of planar Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73, pp.433-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pair correlation function in a randomly sequentially filled one-dimensional lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...668 lines deleted...]
-                <w:t xml:space="preserve">Cecile Monthus</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 576, pp.126040. </w:t>
-[...12371 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+              <w:t xml:space="preserve">, 1991, 175 (2), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(91)90405-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...260 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15411,100 +15489,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Pierre et Marie Curie - Paris VI, 1995. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15514,105 +15592,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalisations dans l'espace réel de type Ma-Dasgupta pour divers systèmes désordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId379"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15680,51 +15758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88CE364E"/>
+    <w:nsid w:val="FF679379"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15911,51 +15989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4f7a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>