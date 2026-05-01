--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -274,15145 +274,15145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supersymmetric properties of one-dimensional reversible Markov generators with the links to Markov-dualities and to shape-invariance-exact-solvability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ae4ba4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification of diffusion processes in dimension d via the Carleman approach with applications to models involving additive, multiplicative, or square-root noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (3), pp.033204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae4f7a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of non-linear observables of fractal Gaussian fields with a focus on spatial-averaging observables and on composite operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (2), pp.023207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae3d2b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov spin models for image generation: explicit large deviations with respect to the number of pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ada256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journey from the Wilson exact RG towards the Wegner–Morris Fokker–Planck RG and the Carosso field-coarsening via Langevin stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/add512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit dynamical properties of the Pelikan random map in the chaotic region and at the intermittent critical point towards the non-chaotic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaa6c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence properties of Markov models for image generation with applications to spin-flip dynamics and to diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaae1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov dualities via the spectral decompositions of the two Markov generators in their bi-orthogonal basis of right and left eigenvectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.103201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae09a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at level 2.5 and for trajectories observables of diffusion processes: the missing parts with respect to their random-walks counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad26ae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations and conditioning for chaotic non-invertible deterministic maps: analysis via the forward deterministic dynamics and the backward stochastic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1bdc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse problem in the conditioning of Markov processes on trajectory observables: what canonical conditionings can connect two given Markov generators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad17b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A supersymmetric quantum perspective on the explicit large deviations for reversible Markov jump processes, with applications to pure and random spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (7), pp.073203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad526d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for trajectory observables of diffusion processes in dimension d &amp;gt; 1 in the double limit of large time and small diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov generators as non-Hermitian supersymmetric quantum Hamiltonians: spectral properties via bi-orthogonal basis and singular value decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad613a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting boundary-driven non-equilibrium Markov dynamics in arbitrary potentials via supersymmetric quantum mechanics and via explicit large deviations at various levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acdcea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Kemeny time for continuous-time reversible and irreversible Markov processes with applications to stochastic resetting and to conditioning towards forever-survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acd695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04256164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the Pearson family of ergodic diffusion processes involving a quadratic diffusion coefficient and a linear force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.083204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ace431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with respect to the local time at the origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.103207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac9618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioned diffusion processes with an absorbing boundary condition for finite or infinite horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.044117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.044117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous dynamical large deviations of local empirical densities and activities in the pure and in the random kinetically constrained East model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00281-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for metastable states of Markov processes with absorbing states with applications to population models in stable or randomly switching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov trajectories: Microcanonical Ensembles based on empirical observables as compared to Canonical Ensembles based on Markov generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00386-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microcanonical conditioning of Markov processes on time-additive observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026 (2), pp.023207. </w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2), pp.023207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4e81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning two diffusion processes with respect to their first-encounter properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7af3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with killing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac85ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Ruelle thermodynamic formalism for Markov trajectories with application to the glassy phase of random trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for Markov processes with stochastic resetting: analysis via the empirical density and flows or via excursions between resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeaf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhomogeneous asymmetric exclusion processes between two reservoirs: large deviations for the local empirical observables in the mean-field approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.123205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference of Markov models from trajectories via large deviations at level 2.5 with applications to random walks in disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for long-ranged quantum spin chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.126040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jump-drift and jump-diffusion processes: large deviations for the density, the current and the jump-flow and for the excursions between jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac12c5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for Long-Ranged Quantum Spin Chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02571099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the skew-detailed-balance lifted-Markov processes to sample the equilibrium distribution of the Curie–Weiss model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10), pp.103202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac22f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations of the Lyapunov exponent in 2D matrix Langevin dynamics with applications to one-dimensional Anderson localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abe408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at various levels for run-and-tumble processes with space-dependent velocities and space-dependent switching rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac0edf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of Many-Body-Localized Models where all the eigenstates are Matrix-Product-States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2008, pp.083301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aba0a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for disordered systems at the level of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.013301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab5d09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit properties of the simplest inhomogeneous matrix-product-state including the Riemann metric of the MPS manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2002 (2), pp.023105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab6b1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractality in the generalized Aubry–André quasiperiodic localization model with power-law hoppings or power-law Fourier coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (02), pp.1950007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X19500075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric scaling in large deviations for rare values bigger or smaller than the typical value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (9), pp.093202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab342f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting classical and quantum disordered systems from the unifying perspective of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (7), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100151-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the density and current in non-equilibrium-steady-states on disordered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.023206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab02dc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical physics of long dynamical trajectories for a system in contact with several thermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Classification of diffusion processes in dimension d via the Carleman approach with applications to models involving additive, multiplicative, or square-root noises</w:t>
+              <w:t xml:space="preserve">, 2019, 52 (48), pp.485001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab4f1a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for dynamical fluctuations of open Markov processes, with application to random cascades on trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic fluctuation theory (mFT) for interacting Poisson processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.135003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab0978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological phase transitions in random Kitaev $\alpha$-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (46), pp.465301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aae5db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach – a short review of recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Eur.Phys.J.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (11), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-90434-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder renormalization for the dynamics of many-body-localized systems: iterative elimination of the fastest degree of freedom via the Floquet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (27), pp.275302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even and odd normalized zero modes in random interacting Majorana models respecting the parity $P$ and the time-reversal-symmetry $T$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (26), pp.265303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac4b0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the simplest scale invariant tree-tensor-states preserving the quantum symmetries of the antiferromagnetic XXZ chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.095301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaa814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization: strong disorder perturbative approach for the local integrals of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aabb24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder real-space renormalization for the many-body-localized phase of random Majorana models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.115304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaad14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative random quantum spin chain with boundary-driving and bulk-dephasing: magnetization and current statistics in the Non-Equilibrium-Steady-State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026 (3), pp.033204. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Journey from the Wilson exact RG towards the Wegner–Morris Fokker–Planck RG and the Carosso field-coarsening via Langevin stochastic processes</w:t>
+              <w:t xml:space="preserve">, 2017, 2017, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa64f4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary-driven Lindblad dynamics of random quantum spin chains : strong disorder approach for the relaxation, the steady state and the current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.043303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa6a2f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : sensitivity to twisted boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.95002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa583f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodically driven random quantum spin chains : Real-Space Renormalization for Floquet localized phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1707 (7), pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa75dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Disorder Renewal Approach to DNA denaturation and wetting : typical and large deviation properties of the free energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa53f8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization transition in the strong disorder limit : entanglement entropy from the statistics of rare extensive resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18040122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321700v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for Many-Body-Localization models : adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : strong multifractality spectrum for matrix elements of local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/07/073301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for many-body-localization models: adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body Localization : construction of the emergent local conserved operators via block real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.033101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for the finite temperature statics and dynamics of the Dyson Long-Ranged Ferromagnetic and Spin-Glass models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/04/043302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Level repulsion exponent $\beta$ for Many-Body Localization Transitions and for Anderson Localization Transitions via Dyson Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (03), pp.033113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal dimension of spin glasses interfaces in dimensions $d=2$ and $d=3$ via strong disorder renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X15500425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Block Renormalization for quantum Ising models in dimension $d=2$ : applications to the pure and random ferromagnet, and to the spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (01), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/01/P01023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical quantum ferromagnetic Ising chain with pure or random transverse fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (05), pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/05/P05026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical long-ranged quantum spin-glass via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.10024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star junctions and watermelons of pure or random quantum Ising chains : finite-size properties of the energy gap at criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (06), pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/06/P06036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pure and random quantum Ising chain : Shannon and Renyi entropies of the ground state via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (04), pp.P04007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/04/P04007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-dimensional Ising spin-glass with power-law interaction : real-space renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.P06015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/14/P06015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero-temperature spinglass–ferromagnetic transition: Scaling analysis of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.184408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaos properties of the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/03/P03020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature dynamics of Long-Ranged Spin-Glasses : full hierarchy of relaxation times via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.P08009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/08/P08009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of the largest dynamical barrier in the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.014408 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Ising models near zero temperature: real-space renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers in the Dyson hierarchical model via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical versus averaged overlap distribution in spin glasses: Evidence for droplet scaling theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (13), pp.4204 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers for the random ferromagnetic Ising model on the Cayley tree : traveling-wave solution of the real space renormalization flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5), pp.5012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/05/P05012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers of pure and random ferromagnetic Ising models on fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/06/P06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG principles within a fixed-cell-size real space renormalization: application to the random transverse field Ising model on various fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (05), pp.P05002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/05/P05002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The random transverse field Ising model in d = 2: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (09), pp.P09016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/09/P09016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model on the Cayley tree: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (10), pp.P10010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/10/P10010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimensions d = 2, 3: infinite disorder scaling via a non-linear transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimension d &amp;gt; 1: scaling analysis in the disordered phase from the directed polymer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/9/095002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical Dyson hierarchical model for the Anderson localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (05), pp.P05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/05/P05005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random elastic networks: a strong disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/8/085001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium steady states: maximization of the Shannon entropy associated with the distribution of dynamical trajectories in the presence of constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.P03008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/03/P03008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization on the Cayley tree: multifractal statistics of the transmission at criticality and off criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (14), pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/14/145001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random field Ising model: statistical properties of low-energy excitations and equilibrium avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (07), pp.P07010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body localization transition in a lattice model of interacting fermions: Statistics of renormalized hoppings in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (13), pp.134202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.134202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of first-passage times in disordered systems using backward master equations and their exact renormalization rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.095001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/43/9/095001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anderson localization transition with long-ranged hoppings: analysis of the strong multifractality regime in terms of weighted Lévy sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (09), pp.P09015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/09/P09015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random cascade models of multifractality: real-space renormalization and travelling waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (06), pp.P06014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/06/P06014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in a two-dimensional self-affine random potential: Properties of the anomalous diffusion phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.021125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching between typical fluctuations and large deviations in disordered systems: application to the statistics of the ground state energy in the SK spin-glass model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in two-dimensional self-affine random potentials: Strong-disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.011138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization of phonons in dimension d = 1 , 2 , 3 : Finite-size properties of the inverse participation ratios of eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (22), pp.224208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random wetting transition on the Cayley tree: a disordered first-order transition with two correlation length exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (16), pp.165003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/16/165003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry relations for multifractal spectra at random critical points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of renormalized on-site energies and renormalized hoppings for Anderson localization in two and three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.024203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.024203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical properties of two-particle transmission at an Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (47), pp.475007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/47/475007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of the two-point transmission at Anderson localization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (20), pp.205120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transition on the Cayley tree as a traveling wave critical point for various probability distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/7/075002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An eigenvalue method for computing the largest relaxation time of disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transitions: multifractal or non-multifractal statistics of the transmission as a function of the scattering geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (07), pp.P07033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/07/P07033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: understanding the broad continuum of relevant time scales via a strong-disorder RG in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (25), pp.255002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/25/255002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorder-dominated phases of random systems: relations between the tail exponents and scaling exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: renormalization flow towards an ‘infinite disorder’ fixed point at large times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (07), pp.P07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/07/P07002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical points of quadratic renormalizations of random variables and phase transitions of disordered polymer models on diamond lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.021132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driven interfaces in random media at finite temperature: Existence of an anomalous zero-velocity phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical behavior of interfaces in disordered Potts ferromagnets: Statistics of free-energy, energy, and interfacial adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (13), pp.134416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.134416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium of disordered systems: constructing the appropriate valleys in each sample via strong-disorder renormalization in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (37), pp.375005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/37/375005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of polymers and interfaces in random media: conjecture ψ = d s /2 for the barrier exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.115002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/11/115002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractal statistics of the local order parameter at random critical points: Application to wetting transitions with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.021114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.021114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1+1 and 1+3: weights statistics in the low temperature phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (03), pp.P03011-P03011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical weight statistics of the random energy model and of the directed polymer on the Cayley tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1 + 3 : Multifractal properties at the localization-delocalization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling of pseudocritical point distributions in the random transverse-field Ising chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.064421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.064421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of a directed polymer in a 1+3 dimensional random medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00341-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of low energy excitations for the directed polymer in a 1+d random medium (d = 1, 2, 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5), pp.056106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.056106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random polymers and delocalization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (4), pp.731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.cond-mat/0605448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing transition of the directed polymer in a 1 + d random medium: location of the critical temperature and unusual critical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.011101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.011101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks and Polymers in the Presence of Quenched Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (3), pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-006-0122-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the tail of the ground state energy distribution for the directed polymer in a random medium of dimension d = 1, 2, 3, via a Monte-Carlo procedure in the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.051109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-glass chain in a magnetic field : influence of the disorder distribution on ground state properties and low-energy excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.094436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.094436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach of random systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Igloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 412 (5-6), pp.277-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2005.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of pseudo-critical temperatures and lack of self-averaging in disordered Poland-Scheraga models with different loop exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00417-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delocalization transition of the selective interface model: distribution of pseudo-critical temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Explicit dynamical properties of the Pelikan random map in the chaotic region and at the intermittent critical point towards the non-chaotic region</w:t>
+              <w:t xml:space="preserve">, 2005, 2005 (12), pp.P12011-P12011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/12/P12011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the disordered Poland–Scheraga model of DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (06), pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/06/P06004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional wetting with binary disorder: a numerical study of the loop statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00241-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature properties of some disordered systems from the statistical properties of nearly degenerate two-level excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (4), pp.535-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00351-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymers and interfaces in random media: Free-energy optimization via confinement in a wandering tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), pp.061112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dynamics in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 334 (1-2), pp.78-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2003.10.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling properties of random transverse-field Ising chains: Comparison between canonical and microcanonical ensembles for the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (5), pp.054431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.054431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear response of the trap model in the aging regime: Exact results in the strong-disorder limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (2), pp.026103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.026103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties of the anomalous diffusion phase in the directed trap model and in the Sinai diffusion with a bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.046109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.046109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous diffusion, localization, aging, and subaging effects in trap models at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.036114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.036114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact solutions for the statistics of extrema of some random 1D landscapes, application to the equilibrium and the dynamics of the toy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 317 (1-2), pp.140-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01317-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a non-linear fluctuation theorem for the ageing dynamics of disordered trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (46), pp.11605-11615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/46/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of thermal packets and metastable states in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (6), pp.066129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.066129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model for DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (1), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00391-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium dynamics of random field Ising spin chains: exact results via real space RG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.066107-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.066107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the localization of random heteropolymers at the interface between two selective solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copolymer at a selective interface and two dimensional wetting: a grand canonical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction Diffusion Models in One Dimension with Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.1212-1238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walkers in 1-D Random Environments: Exact Renormalization Group Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walkers in one-dimensional random environments: exact renormalization group analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795-4840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential functionals of Brownian motion and disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Yor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.255-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks, Reaction-Diffusion, and Nonequilibrium Dynamics of Spin Chains in One-dimensional Random Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.3539-3542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percolation Transition in the random antiferromagnetic spin-1 chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3254-3257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on Bethe lattice and hyperbolic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in one dimensional random medium and hyperbolic brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (10), pp.2399-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/29/10/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in a one-dimensional random medium and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of traps and glass phenomenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.3847-3869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponents appearing in heterogeneous reaction-diffusion models in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.4844-4859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20, pp.341-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Dynamical Model of Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (12), pp.1521-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1995104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties in one-dimensional disordered supersymmetric quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One-Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239 (2), pp.312-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/aphy.1995.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the flux distribution in a one dimensional disordered system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Markov dualities via the spectral decompositions of the two Markov generators in their bi-orthogonal basis of right and left eigenvectors</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.635-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1994167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00246938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic winding angle distributions for planar brownian motion with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26, pp.5637-5643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic laws for the winding angles of planar Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73, pp.433-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pair correlation function in a randomly sequentially filled one-dimensional lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...14540 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15503,51 +15503,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Pierre et Marie Curie - Paris VI, 1995. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15606,51 +15606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalisations dans l'espace réel de type Ma-Dasgupta pour divers systèmes désordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15758,51 +15758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF679379"/>
+    <w:nsid w:val="6C703D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15989,51 +15989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4f7a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4f7a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>