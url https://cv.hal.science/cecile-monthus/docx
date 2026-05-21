--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -164,74 +164,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313537274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OaTZgtAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000112235710</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/ABH-1134-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -266,15220 +287,15220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification of diffusion processes in dimension d via the Carleman approach with applications to models involving additive, multiplicative, or square-root noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (3), pp.033204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae4f7a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical properties of non-linear observables of fractal Gaussian fields with a focus on spatial-averaging observables and on composite operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (2), pp.023207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae3d2b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersymmetric properties of one-dimensional reversible Markov generators with the links to Markov-dualities and to shape-invariance-exact-solvability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 59 (10), pp.105001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ae4ba4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journey from the Wilson exact RG towards the Wegner–Morris Fokker–Planck RG and the Carosso field-coarsening via Langevin stochastic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ae4ba4⟩</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026 (3), pp.033204. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/add512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit dynamical properties of the Pelikan random map in the chaotic region and at the intermittent critical point towards the non-chaotic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 2026 (2), pp.023207. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaa6c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov spin models for image generation: explicit large deviations with respect to the number of pixels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ada256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov dualities via the spectral decompositions of the two Markov generators in their bi-orthogonal basis of right and left eigenvectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (10), pp.103201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae09a2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence properties of Markov models for image generation with applications to spin-flip dynamics and to diffusion processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/adaae1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at level 2.5 and for trajectories observables of diffusion processes: the missing parts with respect to their random-walks counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad26ae⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations and conditioning for chaotic non-invertible deterministic maps: analysis via the forward deterministic dynamics and the backward stochastic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1bdc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inverse problem in the conditioning of Markov processes on trajectory observables: what canonical conditionings can connect two given Markov generators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad17b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A supersymmetric quantum perspective on the explicit large deviations for reversible Markov jump processes, with applications to pure and random spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (7), pp.073203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad526d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for trajectory observables of diffusion processes in dimension d &amp;gt; 1 in the double limit of large time and small diffusion coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov generators as non-Hermitian supersymmetric quantum Hamiltonians: spectral properties via bi-orthogonal basis and singular value decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ad613a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the Pearson family of ergodic diffusion processes involving a quadratic diffusion coefficient and a linear force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.083204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ace431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Kemeny time for continuous-time reversible and irreversible Markov processes with applications to stochastic resetting and to conditioning towards forever-survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acd695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04256164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting boundary-driven non-equilibrium Markov dynamics in arbitrary potentials via supersymmetric quantum mechanics and via explicit large deviations at various levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/acdcea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint distribution of two local times for diffusion processes with the application to the construction of various conditioned processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acccbd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium diffusion processes via non-Hermitian electromagnetic quantum mechanics with application to the statistics of entropy production in the Brownian gyrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.014101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04220689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for metastable states of Markov processes with absorbing states with applications to population models in stable or randomly switching environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/ae3d2b⟩</w:t>
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.013206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with respect to the local time at the origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013205. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2022, 2022 (10), pp.103207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac9618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioned diffusion processes with an absorbing boundary condition for finite or infinite horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.044117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.044117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous dynamical large deviations of local empirical densities and activities in the pure and in the random kinetically constrained East model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00281-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markov trajectories: Microcanonical Ensembles based on empirical observables as compared to Canonical Ensembles based on Markov generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-022-00386-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning diffusion processes with killing rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (5), pp.053210. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2022, 2022 (8), pp.083207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac85ea⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditioning two diffusion processes with respect to their first-encounter properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ac7af3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microcanonical conditioning of Markov processes on time-additive observables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013212. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2022, 2022 (2), pp.023207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4e81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhomogeneous asymmetric exclusion processes between two reservoirs: large deviations for the local empirical observables in the mean-field approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (12), pp.123205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac4044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inference of Markov models from trajectories via large deviations at level 2.5 with applications to random walks in disordered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for long-ranged quantum spin chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 576, pp.126040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Ruelle thermodynamic formalism for Markov trajectories with application to the glassy phase of random trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (6), pp.063301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac06c1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for Markov processes with stochastic resetting: analysis via the empirical density and flows or via excursions between resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abdeaf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jump-drift and jump-diffusion processes: large deviations for the density, the current and the jump-flow and for the excursions between jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac12c5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the skew-detailed-balance lifted-Markov processes to sample the equilibrium distribution of the Curie–Weiss model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10), pp.103202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac22f9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of the simplest inhomogeneous and homogeneous Tree-Tensor-States for Long-Ranged Quantum Spin Chains with or without disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2021.126040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02571099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations of the Lyapunov exponent in 2D matrix Langevin dynamics with applications to one-dimensional Anderson localization models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (1), pp.013213. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2021, 2021 (3), pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/abe408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations at various levels for run-and-tumble processes with space-dependent velocities and space-dependent switching rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (8), pp.083212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ac0edf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for disordered systems at the level of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.013301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab5d09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of Many-Body-Localized Models where all the eigenstates are Matrix-Product-States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2008, pp.083301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aba0a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explicit properties of the simplest inhomogeneous matrix-product-state including the Riemann metric of the MPS manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025 (10), pp.103201. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2020, 2002 (2), pp.023105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab6b1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric scaling in large deviations for rare values bigger or smaller than the typical value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (9), pp.093202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab342f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting classical and quantum disordered systems from the unifying perspective of large deviations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (7), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-100151-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for the density and current in non-equilibrium-steady-states on disordered rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.023206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/ab02dc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractality in the generalized Aubry–André quasiperiodic localization model with power-law hoppings or power-law Fourier coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (02), pp.1950007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X19500075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical physics of long dynamical trajectories for a system in contact with several thermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (48), pp.485001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab4f1a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large deviations for dynamical fluctuations of open Markov processes, with application to random cascades on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.025001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaf141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microscopic fluctuation theory (mFT) for interacting Poisson processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.135003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab0978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach – a short review of recent developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Eur.Phys.J.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (11), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2018-90434-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder renormalization for the dynamics of many-body-localized systems: iterative elimination of the fastest degree of freedom via the Floquet expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 57 (9), pp.095002. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2018, 51 (27), pp.275302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topological phase transitions in random Kitaev $\alpha$-chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (46), pp.465301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aae5db⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even and odd normalized zero modes in random interacting Majorana models respecting the parity $P$ and the time-reversal-symmetry $T$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (26), pp.265303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aac4b0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the simplest scale invariant tree-tensor-states preserving the quantum symmetries of the antiferromagnetic XXZ chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (9), pp.095301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaa814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder real-space renormalization for the many-body-localized phase of random Majorana models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (11), pp.115304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aaad14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization: strong disorder perturbative approach for the local integrals of motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (19), pp.195301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aabb24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissipative random quantum spin chain with boundary-driving and bulk-dephasing: magnetization and current statistics in the Non-Equilibrium-Steady-State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013208. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2017, 2017, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa64f4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : sensitivity to twisted boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.95002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa583f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary-driven Lindblad dynamics of random quantum spin chains : strong disorder approach for the relaxation, the steady state and the current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024, pp.013206. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2017, 2017, pp.043303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa6a2f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periodically driven random quantum spin chains : Real-Space Renormalization for Floquet localized phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (7), pp.073203. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2017, 1707 (7), pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa75dd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01472952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong Disorder Renewal Approach to DNA denaturation and wetting : typical and large deviation properties of the free energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.013205. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2017, 2017 (1), pp.13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa53f8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body-localization transition in the strong disorder limit : entanglement entropy from the statistics of rare extensive resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18040122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321700v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for Many-Body-Localization models : adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics C: Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body-Localization Transition : strong multifractality spectrum for matrix elements of local operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024 (8), pp.083207. </w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">, 2016, 2016, pp.073301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/07/073301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow towards diagonalization for many-body-localization models: adaptation of the Toda matrix differential flow to random quantum spin chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A General Physics (1968-1972)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/30/305002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-Body Localization : construction of the emergent local conserved operators via block real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.033101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Level repulsion exponent $\beta$ for Many-Body Localization Transitions and for Anderson Localization Transitions via Dyson Brownian Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (03), pp.033113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/03/033113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-space renormalization for the finite temperature statics and dynamics of the Dyson Long-Ranged Ferromagnetic and Spin-Glass models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.043302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2016/04/043302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractal dimension of spin glasses interfaces in dimensions $d=2$ and $d=3$ via strong disorder renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218348X15500425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Block Renormalization for quantum Ising models in dimension $d=2$ : applications to the pure and random ferromagnet, and to the spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (01), pp.023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/01/P01023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical quantum ferromagnetic Ising chain with pure or random transverse fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (05), pp.026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/05/P05026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pure and random quantum Ising chain : Shannon and Renyi entropies of the ground state via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (04), pp.P04007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/04/P04007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Star junctions and watermelons of pure or random quantum Ising chains : finite-size properties of the energy gap at criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (06), pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/06/P06036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01322016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dyson hierarchical long-ranged quantum spin-glass via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (10), pp.10024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2015/10/P10024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01321792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature dynamics of Long-Ranged Spin-Glasses : full hierarchy of relaxation times via real-space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.P08009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/08/P08009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One-dimensional Ising spin-glass with power-law interaction : real-space renormalization at zero temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.P06015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/14/P06015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01053485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero-temperature spinglass–ferromagnetic transition: Scaling analysis of the domain-wall energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.184408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaos properties of the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/03/P03020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scaling of the largest dynamical barrier in the one-dimensional long-range Ising spin-glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.014408 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.014408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Ising models near zero temperature: real-space renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers in the Dyson hierarchical model via real space renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typical versus averaged overlap distribution in spin glasses: Evidence for droplet scaling theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (13), pp.4204 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.134204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers for the random ferromagnetic Ising model on the Cayley tree : traveling-wave solution of the real space renormalization flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (5), pp.5012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/05/P05012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamical barriers of pure and random ferromagnetic Ising models on fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (6), pp.6007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2013/06/P06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01323458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG principles within a fixed-cell-size real space renormalization: application to the random transverse field Ising model on various fractal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (05), pp.P05002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/05/P05002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The random transverse field Ising model in d = 2: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (09), pp.P09016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/09/P09016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model on the Cayley tree: analysis via boundary strong disorder renormalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (10), pp.P10010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/10/P10010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimensions d = 2, 3: infinite disorder scaling via a non-linear transfer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2012/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random transverse field Ising model in dimension d &amp;gt; 1: scaling analysis in the disordered phase from the directed polymer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2012, 45 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/9/095002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium steady states: maximization of the Shannon entropy associated with the distribution of dynamical trajectories in the presence of constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063206. </w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">, 2011, 2011 (03), pp.P03008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/03/P03008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A critical Dyson hierarchical model for the Anderson localization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (05), pp.P05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/05/P05005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random elastic networks: a strong disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (8), pp.085001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/8/085001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization on the Cayley tree: multifractal statistics of the transmission at criticality and off criticality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (14), pp.145001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/14/145001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random field Ising model: statistical properties of low-energy excitations and equilibrium avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (6), pp.063204. </w:t>
-[...56 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">, 2011, 2011 (07), pp.P07010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2011/07/P07010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anderson localization transition with long-ranged hoppings: analysis of the strong multifractality regime in terms of weighted Lévy sums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (8), pp.083204. </w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">, 2010, 2010 (09), pp.P09015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/09/P09015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random cascade models of multifractality: real-space renormalization and travelling waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (06), pp.P06014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/06/P06014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of first-passage times in disordered systems using backward master equations and their exact renormalization rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (9), pp.095001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/43/9/095001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Many-body localization transition in a lattice model of interacting fermions: Statistics of renormalized hoppings in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (13), pp.134202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.134202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in a two-dimensional self-affine random potential: Properties of the anomalous diffusion phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.021125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.021125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matching between typical fluctuations and large deviations in disordered systems: application to the statistics of the ground state energy in the SK spin-glass model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (02), pp.P02023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/02/P02023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk in two-dimensional self-affine random potentials: Strong-disorder renormalization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.011138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.011138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson localization of phonons in dimension d = 1 , 2 , 3 : Finite-size properties of the inverse participation ratios of eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (22), pp.224208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.224208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random wetting transition on the Cayley tree: a disordered first-order transition with two correlation length exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (16), pp.165003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/16/165003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical properties of two-particle transmission at an Anderson transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (47), pp.475007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/47/475007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symmetry relations for multifractal spectra at random critical points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of renormalized on-site energies and renormalized hoppings for Anderson localization in two and three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.024203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.024203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of the two-point transmission at Anderson localization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (20), pp.205120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.205120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transition on the Cayley tree as a traveling wave critical point for various probability distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.075002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/42/7/075002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An eigenvalue method for computing the largest relaxation time of disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (12), pp.P12017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/12/P12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson transitions: multifractal or non-multifractal statistics of the transmission as a function of the scattering geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (07), pp.P07033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2009/07/P07033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorder-dominated phases of random systems: relations between the tail exponents and scaling exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (01), pp.P01008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/01/P01008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: understanding the broad continuum of relevant time scales via a strong-disorder RG in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (25), pp.255002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/25/255002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of disordered systems: renormalization flow towards an ‘infinite disorder’ fixed point at large times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (07), pp.P07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2008/07/P07002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical points of quadratic renormalizations of random variables and phase transitions of disordered polymer models on diamond lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2), pp.021132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.021132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driven interfaces in random media at finite temperature: Existence of an anomalous zero-velocity phase at small external force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.041133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.041133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical behavior of interfaces in disordered Potts ferromagnets: Statistics of free-energy, energy, and interfacial adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (13), pp.134416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.134416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-equilibrium dynamics of polymers and interfaces in random media: conjecture ψ = d s /2 for the barrier exponent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (11), pp.115002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/11/115002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium of disordered systems: constructing the appropriate valleys in each sample via strong-disorder renormalization in configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (37), pp.375005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/41/37/375005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical weight statistics of the random energy model and of the directed polymer on the Cayley tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1 + 3 : Multifractal properties at the localization-delocalization transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (5), pp.051122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.051122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling of pseudocritical point distributions in the random transverse-field Ising chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (6), pp.064421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.064421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multifractal statistics of the local order parameter at random critical points: Application to wetting transitions with disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (2), pp.021114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.021114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymer in a random medium of dimension 1+1 and 1+3: weights statistics in the low temperature phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (03), pp.P03011-P03011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/03/P03011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of a directed polymer in a 1+3 dimensional random medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2006-00341-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random polymers and delocalization transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (4), pp.731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.cond-mat/0605448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freezing transition of the directed polymer in a 1 + d random medium: location of the critical temperature and unusual critical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (1), pp.011101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.011101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of low energy excitations for the directed polymer in a 1+d random medium (d = 1, 2, 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (5), pp.056106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.73.056106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks and Polymers in the Presence of Quenched Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (3), pp.207-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-006-0122-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the tail of the ground state energy distribution for the directed polymer in a random medium of dimension d = 1, 2, 3, via a Monte-Carlo procedure in the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (5), pp.051109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.051109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delocalization transition of the selective interface model: distribution of pseudo-critical temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (12), pp.P12011-P12011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/12/P12011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of pseudo-critical temperatures and lack of self-averaging in disordered Poland-Scheraga models with different loop exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00417-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-glass chain in a magnetic field : influence of the disorder distribution on ground state properties and low-energy excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.094436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.094436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong disorder RG approach of random systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Igloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 412 (5-6), pp.277-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2005.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of the disordered Poland–Scheraga model of DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005 (06), pp.P06004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2005/06/P06004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional wetting with binary disorder: a numerical study of the loop statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2005-00241-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-temperature properties of some disordered systems from the statistical properties of nearly degenerate two-level excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (4), pp.535-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2004-00351-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy dynamics in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 334 (1-2), pp.78-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2003.10.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed polymers and interfaces in random media: Free-energy optimization via confinement in a wandering tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (6), pp.061112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.061112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear response of the trap model in the aging regime: Exact results in the strong-disorder limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (2), pp.026103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.026103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite-size scaling properties of random transverse-field Ising chains: Comparison between canonical and microcanonical ensembles for the disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (5), pp.054431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.054431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties of the anomalous diffusion phase in the directed trap model and in the Sinai diffusion with a bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.014101. </w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.046109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.046109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous diffusion, localization, aging, and subaging effects in trap models at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.036114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.68.036114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exact solutions for the statistics of extrema of some random 1D landscapes, application to the equilibrium and the dynamics of the toy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 317 (1-2), pp.140-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4371(02)01317-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a non-linear fluctuation theorem for the ageing dynamics of disordered trap models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (46), pp.11605-11615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/46/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of thermal packets and metastable states in the Sinai model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (6), pp.066129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.65.066129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model for DNA denaturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (1), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00391-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonequilibrium dynamics of random field Ising spin chains: exact results via real space RG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.066107-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.066107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the localization of random heteropolymers at the interface between two selective solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.111-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Copolymer at a selective interface and two dimensional wetting: a grand canonical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Orland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walkers in 1-D Random Environments: Exact Renormalization Group Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction Diffusion Models in One Dimension with Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60, pp.1212-1238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walkers in one-dimensional random environments: exact renormalization group analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 59, pp.4795-4840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-812</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponential functionals of Brownian motion and disordered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Yor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.255-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random Walks, Reaction-Diffusion, and Nonequilibrium Dynamics of Spin Chains in One-dimensional Random Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80, pp.3539-3542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phases of random antiferromagnetic spin-1 chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 58, pp.805-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percolation Transition in the random antiferromagnetic spin-1 chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Golinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Jolicoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3254-3257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sample-size dependence of the ground-state energy in a one-dimensional localization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oshanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Burlatsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on Bethe lattice and hyperbolic geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (20), pp.205004. </w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in one dimensional random medium and hyperbolic brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Alain Mazzolo</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (10), pp.2399-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/29/10/019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in a one-dimensional random medium and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.1331-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random walk on the Bethe lattice and hyperbolic Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.2399-2409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exponents appearing in heterogeneous reaction-diffusion models in one dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54, pp.4844-4859</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models of traps and glass phenomenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29, pp.3847-3869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20, pp.341-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00003178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive transport in a one-dimensional disordered potential involving correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52, pp.2569-2573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00001698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization properties in one-dimensional disordered supersymmetric quantum mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239, pp.312-350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00002221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a Dynamical Model of Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (12), pp.1521-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1995104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization Properties in One-Dimensional Disordered Supersymmetric Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 239 (2), pp.312-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/aphy.1995.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the flux distribution in a one dimensional disordered system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (5), pp.635-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1994167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00246938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic laws for the winding angles of planar Brownian motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 73, pp.433-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymptotic winding angle distributions for planar brownian motion with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 26, pp.5637-5643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00004988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pair correlation function in a randomly sequentially filled one-dimensional lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Monthus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...232 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...486 lines deleted...]
-                <w:t xml:space="preserve">Cecile Monthus</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 576, pp.126040. </w:t>
-[...12137 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+              <w:t xml:space="preserve">, 1991, 175 (2), pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4371(91)90405-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...237 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...52 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15489,100 +15510,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de quelques fonctionnelles du mouvement brownien et de certaines proprietes de la diffusion unidimensionnelle en milieu aleatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Pierre et Marie Curie - Paris VI, 1995. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15592,105 +15613,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalisations dans l'espace réel de type Ma-Dasgupta pour divers systèmes désordonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Analyse de données, Statistiques et Probabilités [physics.data-an]. Université Pierre et Marie Curie - Paris VI, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId381"/>
+      <w:footerReference w:type="default" r:id="rId382"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15758,51 +15779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C703D8C"/>
+    <w:nsid w:val="9B6878B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15989,51 +16010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570041v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4f7a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-monthus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4356-4493" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15688173X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/monthus_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313537274" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OaTZgtAAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000112235710" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABH-1134-2020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570041v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monthus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae4f7a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae3d2b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Monthus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ae4ba4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/add512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaa6c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ada256" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ae09a2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/adaae1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466474v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad26ae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1bdc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad17b7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad526d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad1390" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ad613a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180224v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ace431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazzolo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acccbd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256164v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acd695" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/acdcea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.014101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4519" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841252v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac9618" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044117" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00281-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769515v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-022-00386-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac85ea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769521v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac7af3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585225v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4e81" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac4044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2021.126040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac06c1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abdeaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367009v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac12c5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377768v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac22f9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02571099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367004v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/abe408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ac0edf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab5d09" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aba0a9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6b1b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab342f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-100151-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab02dc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X19500075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350406v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab4f1a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaf141" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab0978" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2018-90434-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac672" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aae5db" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aac4b0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714219v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaa814" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aaad14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322422v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aabb24" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472966v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa64f4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472977v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa583f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472970v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6a2f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01472952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa75dd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01473107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa53f8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321700v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18040122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/30/305002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/07/073301" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554095v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321709v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033101" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/04/043302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322516v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X15500425" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/01/P01023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/05/P05026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/04/P04007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01322016v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/06/P06036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01321792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2015/10/P10024" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053482v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/08/P08009" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01053485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/14/P06015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.184408" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/03/P03020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323412v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.014408" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190035v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02037" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190038v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/02/P02023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323422v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.134204" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/05/P05012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01323458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2013/06/P06007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190025v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/05/P05002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/09/P09016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190028v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/10/P10010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/01/P01008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/9/095002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190002v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/03/P03008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/05/P05005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189998v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/8/085001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/14/145001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2011/07/P07010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/09/P09015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/06/P06014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/9/095001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189987v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.134202" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.021125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/02/P02023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189973v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.011138" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189993v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.224208" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/16/165003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/47/475007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189967v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Berche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189962v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.024203" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189958v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.205120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/7/075002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/12/P12017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189960v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/07/P07033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189932v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/25/255002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189947v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.021132" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189943v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041133" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.134416" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189939v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/11/115002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/37/375005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189920v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051119" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189914v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.051122" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Cheng Lin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Rieger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.064421" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021114" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/03/P03011" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172808v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2006-00341-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189907v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.cond-mat/0605448" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172806v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011101" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172803v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.73.056106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-006-0122-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172812v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051109" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/12/P12011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00417-7" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016499v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.094436" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189872v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Igloi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2005.02.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189881v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/06/P06004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00241-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189863v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Doussal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00351-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189831v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2003.10.082" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189852v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.061112" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.026103" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.054431" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189835v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046109" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.68.036114" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01317-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189844v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/46/005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189821v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.65.066129" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189819v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Garel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Orland" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00391-2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134473v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Fisher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.066107" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003893v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003894v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monthus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Orland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Fisher" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003972v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002190v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000101v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Golinelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jolicoeur" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Comtet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003998v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fisher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004005v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Jolicoeur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001831v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oshanin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Burlatsky" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004278v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Burlatsky" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004277v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistophe Texier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04312353v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Texier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/10/019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002834v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002845v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Texier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004244v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004245v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003178v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004243v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004142v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desbois" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001698v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002221v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247155v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995104" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189799v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1995.1037" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246938v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994167" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A821AE7E77A87DED49BEE83BE82F27A13DBA83A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004900v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00004988v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079747v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Hilhorst" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(91)90405-2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C23ZSR6H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003990v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006271v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>