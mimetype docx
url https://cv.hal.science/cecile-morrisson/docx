--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -182,1447 +182,1447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Memoriam Simon Bendall (8 novembre 1937 - 26 juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 177, pp.457-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La collection numismatique de l’Institut français des Études byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna D'OTTONE-RAMBACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.245-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bendall (8 novembre 1937 - 26 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (8), pp.309-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Metcalf (1933-14 octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (09), pp.437-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique et histoire monétaire de Byzance à l’EPHE : souvenirs septuagénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.129-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Byzantine Mint in Carthage and the Islamic Mint in NorthAfrica. New Metallurgical Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tome 177, pp.457-460</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2014.3263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simon Bendall (8 novembre 1937 - 26 juin 2019)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzance : au-delà des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro 142 (2), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.142.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michael Metcalf (1933-14 octobre 2018)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (09), pp.437-439</w:t>
+              <w:t xml:space="preserve">AINP Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14. A Survey of Numismatic Research 1996-2001, p. 347--374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Numismatique et histoire monétaire de Byzance à l’EPHE : souvenirs septuagénaires</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier de Carthage et la diffusion de la monnaie frappée dans l'Afrique vandale et byzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.129-135</w:t>
+              <w:t xml:space="preserve">Antiquité Tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, p. 65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Trent Jonson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emperor, the Saint and the City : Coinage and Money in Thessalonica (Thirteenth-Fifteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57, p. 173-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coinage and Money in Byzantine Typika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56, p. 263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apparition de la concavité des monnaies d'or frappées à Constantinople au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145, p. 249--259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sicile byzantine : une lueur dans les siècles obscurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numismatica e Antichità Classiche Quaderni Ticinesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27, p. 307-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprus. &amp;quot;gold besant&amp;quot; and &amp;quot;white besant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic Report. Cyprus Numismatic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26-27, p. 27-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et image sur les sceaux byzantins : les raisons d'un choix iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, p. 9--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empereur ailé dans la numismatique byzantine : un empereur ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii e Cercetari di Numismatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, p. 191-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trésors d'argenterie des églises byzantines du VIe siècle : production et valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, p. 539-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore-Pierre, Théodore Branas ou Théodore Mankaphas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 36, pp.170-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...395 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le besant d'or de Chypre : composition, couleur et dorure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...149 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...395 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2412,692 +2412,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les monnaies des fouilles du Centre d'études alexandrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bresc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monde byzantin I. L'Empire romain d'Orient (330-641)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 556 p., 2012, Collection Nouvelle Clio, 9782130595595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.bavan.2012.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Picard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde byzantin I De Constantin à Héraclius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'or du Brésil et la croissance de l'économie française au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bresc</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahomet, Charlemagne et les origines de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faucher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gorre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux, 5, 1996, Réalités byzantines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et finances à Byzance : analyses, techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">461, 1994, Variorum, Collected studies series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sceaux de la collection H. Seyrig conservés à la Bibliothèque nationale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BN, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2638, 1992, Que sais-je ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...333 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et richesses dans l'empire byzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,376 +3535,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behind Early Medieval Economic Transformation in Byzantium, East and West: »Active« and »Passive« Agents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Böhlendorf-Arslan, Beate; and Schick, Robert (Eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations of City and Countryside in the Byzantine Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propylaeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-126, 2020, 978-3-88467-338-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.810.c10855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion, dans Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Pierre-Marie Guihard (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARGENTUM ROMANORUM SIVE BARBARORUM. Tradition und Entwicklung im Gebrauch des Silbergeldes im Römischen Westen (4.-6. Jh.)-Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain (RGZM-Tagungen Bd 41),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-274, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alchimie, métallurgie et économie : frappe et politique monétaires à Byzance (IVe- XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations of City and Countryside in the Byzantine Period</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LXVII (67), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centro Italiano Di Studi Sull'Alto Medioevo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.911-926, 2020, Atti delle Settimane di studio del CISAM (25 aprile - 1 maggio 2019), 978-88-6809-283-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Thessalonian Type of Theodore Komnenos Doukas (1224-1230) in the Paris Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagona Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Miroslava Dotkova (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carissimae magistrae grato animo: Collection in memory of Prof. Yordanka Yurukova / Sbornik v pamet na Prof. Iordanka Iurukova /  Сборник в памет на проф. Йорданка Юрукова (Izvestija na Nacionalija Arkheologičeski Institut / Bulletin of the National Institute of Archaeology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National institute of archaeology with museum (Bulgarian academy of sciences)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-237, 2020, 978-954-9472-91-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National institute of archaeology with museum (Bulgarian academy of sciences)</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03912272v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et modernité du monnayage byzantin (fin Ve –XVe siècle)</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies réelles et monnaies de compte dans les documents athonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagona Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Olivier Delouis; et Kostis Smyrlis (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les Archives de l’Athos / Reading the Archives of Mount Athos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XXIII (23) (2), </w:t>
@@ -4250,212 +4250,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-pierre Sodini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constantinople réelle et imaginaire. Autour de l’œuvre de Gilbert Dagron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-18, 2018, Collection travaux et mémoires 22/1, 978-2-916716-65-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PERPETUUS AUGUSTUS – EK THEOU BASILEUS. L’empereur chrétien en mots et en images (IVe siècle –début VIIIe siècle),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Sylvain Destephen,; Bruno Dumézil et; Hervé. Inglebert (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.29-48, 2018, Travaux et Mémoires 22/2, 978-2-916716-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910209v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies byzantines en contexte: l’exemple de quelques sites syro-palestiniens (Ve-Xe siècle)</w:t>
               </w:r>
@@ -5102,398 +5102,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Byzantine Coinage. Production and Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 901-958, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouvailles isolées et trésors: reflets de la production monétaire à Byzance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritrovamenti monetali nel mondo antico: problemi e metodi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, p. 235-245, 2002, Numismatica Patavina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prices and Wages in Byzantium, 7th-15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 901-958, 2002</w:t>
+              <w:t xml:space="preserve">, Dumbarton Oaks, p. 815-878, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivance de l'économie monétaire à Byzance (VIIe-IXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dumbarton Oaks, p. 815-878, 2001</w:t>
+              <w:t xml:space="preserve">Dark Centuries in Byzantium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 377-397, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Trade with Christians and Muslims and the Crusades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Laiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crusades from the Perspective of Byzantium and the Muslim World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dumbarton Oaks, p. 156-196, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309107v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03309106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frappe de la monnaie d'or à l'époque de l'expansion musulmane et les mines d'or de l'ouest de l'Afrique : l’apport analytique</w:t>
               </w:r>
@@ -5749,191 +5749,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire dans les Balkans à l'époque de Justinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta XIII Congressus internationalis Archaeologiae Christianae, t. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. 87-89, Pontificio Istituto di archeologia cristiana, p. 910-930, 1998, Studi di antichità cristiana, 54 Vjesnik za Arheologiju i Historiju dalmatinsku</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crusader Gold and the process of its debasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Numismatic Society, p. 35--51, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03304237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'economia monetaria bizantina all'epoca delle crociate</w:t>
               </w:r>
@@ -6120,204 +6120,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The true role of American precious metals transfers to Europe (XVIth-XVIIIth c.) : new evidence from coin analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trade and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Museum Occasional Papers, p. 171-180, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les noms des monnaies sous les Paléologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschichte und Kultur der Palaiologenzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 151-162, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304235v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03304227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nummi byzantins et barbares du VIe siècle</w:t>
               </w:r>
@@ -6372,51 +6372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H nomismatokopia sto mesaiwniko basileio (1191-1489) [Le monnayage du royaume médiéval de Chypre (1195-1489)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6825,51 +6825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et salaires dans les sources byzantines (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>