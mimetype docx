--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,1922 +100,1922 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La collection numismatique de l’Institut français des Études byzantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna D'OTTONE-RAMBACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.245-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam Simon Bendall (8 novembre 1937 - 26 juin 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Tome 177, pp.457-460</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les bulles de plomb du Musée national de Carthage, source méconnue pour l'histoire de l’Afrique byzantine (533-695/698) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.1803-1834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bendall (8 novembre 1937 - 26 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (8), pp.309-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Metcalf (1933-14 octobre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (09), pp.437-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numismatique et histoire monétaire de Byzance à l’EPHE : souvenirs septuagénaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.129-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Byzantine Mint in Carthage and the Islamic Mint in NorthAfrica. New Metallurgical Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trent Jonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Tome 177, pp.457-460</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/numi.2014.3263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arianna D'OTTONE-RAMBACH</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzance : au-delà des idées reçues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études byzantines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Numéro 142 (2), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comm.142.0301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AINP Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14. A Survey of Numismatic Research 1996-2001, p. 347--374</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atelier de Carthage et la diffusion de la monnaie frappée dans l'Afrique vandale et byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, p. 65-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emperor, the Saint and the City : Coinage and Money in Thessalonica (Thirteenth-Fifteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57, p. 173-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coinage and Money in Byzantine Typika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56, p. 263-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apparition de la concavité des monnaies d'or frappées à Constantinople au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Montmitonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue belge de numismatique et de sigillographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 145, p. 249--259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sicile byzantine : une lueur dans les siècles obscurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numismatica e Antichità Classiche Quaderni Ticinesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 27, p. 307-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et image sur les sceaux byzantins : les raisons d'un choix iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, p. 9--32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprus. &amp;quot;gold besant&amp;quot; and &amp;quot;white besant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Numismatic Report. Cyprus Numismatic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26-27, p. 27-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empereur ailé dans la numismatique byzantine : un empereur ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii e Cercetari di Numismatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, p. 191-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trésors d'argenterie des églises byzantines du VIe siècle : production et valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, p. 539-548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le besant d'or de Chypre : composition, couleur et dorure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 74 (8), pp.309-311</w:t>
+              <w:t xml:space="preserve">, 1994, 49/5, p. 818--824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Trent Jonson</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un trésor d'hyperpères du XIIIe siècle trouvé à Canakli près de Strumica (Macédoine orientale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovan Ananijev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Mandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 171, pp.655-699. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 36, pp.155-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les monnaies byzantines trouvées en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.109-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore-Pierre, Théodore Branas ou Théodore Mankaphas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINP Special Publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14. A Survey of Numismatic Research 1996-2001, p. 347--374</w:t>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.170-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'atelier de Carthage et la diffusion de la monnaie frappée dans l'Afrique vandale et byzantine</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages monétaires du plus vil des métaux : le plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquité Tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, p. 65-84</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di numismatica e scienze affini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 95, p. 78-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delamare</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...238 lines deleted...]
-                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 4, p. 9--32</w:t>
+              <w:t xml:space="preserve">, 1993, 3, p. 1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...552 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Guerra</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03304242v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03304231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de publications des trésors monétaires romains et byzantins. Remarques et suggestions</w:t>
               </w:r>
@@ -2412,692 +2412,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monde byzantin I. L'Empire romain d'Orient (330-641)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 556 p., 2012, Collection Nouvelle Clio, 9782130595595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.bavan.2012.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les monnaies des fouilles du Centre d'études alexandrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bresc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faucher</w:t>
+                <w:t xml:space="preserve">halshs-01057512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde byzantin I De Constantin à Héraclius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'or du Brésil et la croissance de l'économie française au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gorre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahomet, Charlemagne et les origines de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux, 5, 1996, Réalités byzantines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...68 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et finances à Byzance : analyses, techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">461, 1994, Variorum, Collected studies series</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2638, 1992, Que sais-je ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sceaux de la collection H. Seyrig conservés à la Bibliothèque nationale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CNRS, 1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BN, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...210 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Seibt</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03292952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et richesses dans l'empire byzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,195 +3535,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03936851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion, dans Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Pierre-Marie Guihard (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARGENTUM ROMANORUM SIVE BARBARORUM. Tradition und Entwicklung im Gebrauch des Silbergeldes im Römischen Westen (4.-6. Jh.)-Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain (RGZM-Tagungen Bd 41),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-274, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behind Early Medieval Economic Transformation in Byzantium, East and West: »Active« and »Passive« Agents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Böhlendorf-Arslan, Beate; and Schick, Robert (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations of City and Countryside in the Byzantine Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propylaeum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-126, 2020, 978-3-88467-338-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.810.c10855⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propylaeum</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03912259v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alchimie, métallurgie et économie : frappe et politique monétaires à Byzance (IVe- XIIe siècle)</w:t>
               </w:r>
@@ -3970,50 +3970,244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monnaies réelles et monnaies de compte dans les documents athonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagona Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Olivier Delouis; et Kostis Smyrlis (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les Archives de l’Athos / Reading the Archives of Mount Athos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tome XXIII (23) (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-339, 2019, Travaux et Mémoires 23/1, 978-2-916716-68-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XIII. Le coût de la guerre à Byzance (VIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Jean Baechler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerre et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2019, Collection : L'Homme et la Guerre, 9782705695606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.baech.2019.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Henri Pottier, ingénieur en numismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans J.-M. Doyen et; C. Morrisson (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -4026,436 +4220,242 @@
               <w:t xml:space="preserve">, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle d’Études Numismatiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-18, 2019, Travaux du Cercle d’Études Numismatiques 20, 978-2-930948-06-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">dans Olivier Delouis; et Kostis Smyrlis (eds.). </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERPETUUS AUGUSTUS – EK THEOU BASILEUS. L’empereur chrétien en mots et en images (IVe siècle –début VIIIe siècle),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Sylvain Destephen,; Bruno Dumézil et; Hervé. Inglebert (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire les Archives de l’Athos / Reading the Archives of Mount Athos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+              <w:t xml:space="preserve">Le Prince chrétien de Constantin aux royautés barbares (IVe-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.299-339, 2019, Travaux et Mémoires 23/1, 978-2-916716-68-8</w:t>
+              <w:t xml:space="preserve">, pp.29-48, 2018, Travaux et Mémoires 22/2, 978-2-916716-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-pierre Sodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constantinople réelle et imaginaire. Autour de l’œuvre de Gilbert Dagron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-18, 2018, Collection travaux et mémoires 22/1, 978-2-916716-65-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des amis du Centre d’Histoire et Civilisation de Byzance</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03910192v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03910209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies byzantines en contexte: l’exemple de quelques sites syro-palestiniens (Ve-Xe siècle)</w:t>
               </w:r>
@@ -4521,453 +4521,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifier l’économie et le monnayage byzantin : quelques pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Marc Bompaire,; Guillaume Sarah éd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mine, métal, monnaie, Melle, Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison d'édition DROZ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.395-414, 2017, Collection Hautes Etudes médiévales et modernes, 978-2-600-05736-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le XIe siècle quarante ans après : expansion et crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Bernard Flusin &amp; Jean-Claude Cheynet (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Premier humanisme byzantin et des Cinq études sur le XIe siècle, quarante ans après Paul Lemerle (Colloque international, Collège de France, 23-26 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.611-625, 2017, 978-2-916716-64-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anglo-Byzantina : Monnaies et sceaux Outre-Manche (IXe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Béatrice caseau,; Vivien Prigent &amp;; Alessio Sopracasa (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Οὗ δῶρον εἰμι τὰς γραφὰς βλέπων νόει : Mélanges Jean-Claude Cheynet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des amis du centre d’histoire et civilisation de byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.471-486, 2017, 978-2-916716-63-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Philipp Niewohner (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Archaeology of Byzantine Anatolia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2017, 9780190610463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190610463.003.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vitalien Laurent, numismate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans M.-H. Blanchet et I. Al. Tudorie éd.,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apport des Assomptionnistes français aux études byzantines: une approche critique: Actes du colloque de Bucarest? 25-27 Septembre 2014 (Archives de l’Orient chrétien 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 453-463, IFEB - Institut Français d'études byzantines, 2017, ‎ 978-9042935242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03909903v1</w:t>
-              </w:r>
-[...351 lines deleted...]
-                <w:t xml:space="preserve">hal-03907936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu de l’or de Byzance : le trésor de Pınarbaşı (Cappadoce) (dép. vers 655)</w:t>
               </w:r>
@@ -5033,264 +5033,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byzantine Economy in the Sixth Century</w:t>
+                <w:t xml:space="preserve">Trouvailles isolées et trésors: reflets de la production monétaire à Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ritrovamenti monetali nel mondo antico: problemi e metodi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, p. 235-245, 2002, Numismatica Patavina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzantine Coinage. Production and Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dumbarton Oaks, p. 165-220, 2002</w:t>
+              <w:t xml:space="preserve">, p. 901-958, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Byzantine Coinage. Production and Circulation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byzantine Economy in the Sixth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 901-958, 2002</w:t>
+              <w:t xml:space="preserve">, Dumbarton Oaks, p. 165-220, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03309109v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prices and Wages in Byzantium, 7th-15th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frappe de la monnaie d'or à l'époque de l'expansion musulmane et les mines d'or de l'ouest de l'Afrique : l’apport analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,355 +5585,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late byzantine silver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Crusader Gold and the process of its debasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Ivanisevic</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Royal Numismatic Society, p. 52--70, 1998</w:t>
+              <w:t xml:space="preserve">, Royal Numismatic Society, p. 35--51, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289176v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">hal-03289172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manier l'argent à Byzance au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FWZWYKA Mélanges offerts à Hélène Ahrweiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.557-565, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation monétaire dans les Balkans à l'époque de Justinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta XIII Congressus internationalis Archaeologiae Christianae, t. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, suppl. 87-89, Pontificio Istituto di archeologia cristiana, p. 910-930, 1998, Studi di antichità cristiana, 54 Vjesnik za Arheologiju i Historiju dalmatinsku</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late byzantine silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marc Bompaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanisevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Royal Numismatic Society, p. 35--51, 1998</w:t>
+              <w:t xml:space="preserve">, Royal Numismatic Society, p. 52--70, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289172v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'economia monetaria bizantina all'epoca delle crociate</w:t>
               </w:r>
@@ -6120,355 +6120,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nummi byzantins et barbares du VIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kharaktèr. Aphieroma stè Manto Oikonomidou. Mélanges Mando Oeconomidès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-193, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H nomismatokopia sto mesaiwniko basileio (1191-1489) [Le monnayage du royaume médiéval de Chypre (1195-1489)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">istoria ths Kuprou Mesaionikon basileion [Histoire de Chypre], 5, Le Moyen Âge, 2e partie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation archevêque Makarios, Bureau d'histoire chypriote, p. 1455--1484, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The true role of American precious metals transfers to Europe (XVIth-XVIIIth c.) : new evidence from coin analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trade and Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Museum Occasional Papers, p. 171-180, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms des monnaies sous les Paléologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschichte und Kultur der Palaiologenzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 151-162, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304235v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03291149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la monnaie de Constantinople : routes commerciales ou routes politiques</w:t>
               </w:r>
@@ -6586,566 +6586,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monnayage omeyyade et l'histoire administrative et économique de la Syrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Syrie de Byzance à l'Islam VIIe-VIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFEAD, pp.309-318, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'épigraphie des monnaies et des sceaux à l'époque byzantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleogreafia e codicologia greca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 252-274, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix et salaires dans les sources byzantines (Xe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Malamut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Abadie-Reynal; Vassiliki Kravari; Jacques Lefort; Cécile Morrisson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Syrie de Byzance à l'Islam VIIe-VIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFEAD, pp.309-318, 1992</w:t>
+              <w:t xml:space="preserve">Hommes et richesses dans l'Empire byzantin. tome II, VIIIe-XVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, P. Lethielleux, pp.339-374, 1991, Réalités byzantines, 2-283-60453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et finance de l'empire byzantin (Xe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et richesses dans l'empire byzantin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 291-315, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du pouvoir : l'empereur byzantin dans la numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monnaies byzantines du Musée Puig</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 15-24, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;dollar du Moyen Âge&amp;quot; : la destinée du solidus ou besant en Europe occidentale (VIe-XIIIe sècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une monnaie pour l'Europe, catalogue d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crédit commercial, p. 50-57, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century Spanish coinage: a new analytical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-N. Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of Scientific Techniques to Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monograph 9, Oxbow Books, Oxford, pp.28-35, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927674v1</w:t>
-              </w:r>
-[...304 lines deleted...]
-                <w:t xml:space="preserve">hal-03304248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7157,234 +7157,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of the Coin Collection and of the Unpublished Accessions</w:t>
+                <w:t xml:space="preserve">Online Catalogue of Byzantine Coins, Dumbarton Oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Online Catalogue of Byzantine Coins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectors, Dealers and Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumbarton Oaks, Online Catalogue of Byzantine Coins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911702v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectors, Dealers and Donors</w:t>
+                <w:t xml:space="preserve">History of the Coin Collection and of the Unpublished Accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumbarton Oaks, Online Catalogue of Byzantine Coins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03911718v1</w:t>
+                <w:t xml:space="preserve">halshs-03911685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7539,51 +7539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>