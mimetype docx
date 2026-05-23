--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,273 +100,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les bulles de plomb du Musée national de Carthage, source méconnue pour l'histoire de l’Afrique byzantine (533-695/698) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-rendus des séances de l'Académie des inscriptions et belles-lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1803-1834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La collection numismatique de l’Institut français des Études byzantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ronde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna D'OTTONE-RAMBACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études byzantines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78, pp.245-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Memoriam Simon Bendall (8 novembre 1937 - 26 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Tome 177, pp.457-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912234v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03092100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bendall (8 novembre 1937 - 26 juin 2019)</w:t>
               </w:r>
@@ -1175,260 +1175,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'empereur ailé dans la numismatique byzantine : un empereur ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii e Cercetari di Numismatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 11, p. 191-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Texte et image sur les sceaux byzantins : les raisons d'un choix iconographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 4, p. 9--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprus. &amp;quot;gold besant&amp;quot; and &amp;quot;white besant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Numismatic Report. Cyprus Numismatic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 26-27, p. 27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309110v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03304230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors d'argenterie des églises byzantines du VIe siècle : production et valeur</w:t>
               </w:r>
@@ -1477,545 +1477,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théodore-Pierre, Théodore Branas ou Théodore Mankaphas ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bendall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36, pp.170-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le besant d'or de Chypre : composition, couleur et dorure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 49/5, p. 818--824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un trésor d'hyperpères du XIIIe siècle trouvé à Canakli près de Strumica (Macédoine orientale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovan Ananijev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljiljana Mandic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 36, pp.155-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les monnaies byzantines trouvées en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 36, pp.109-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Simon Bendall</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières analyses de plombs byzantins : perspectives et impasses des recherches sur leur composition métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 36, pp.170-181</w:t>
+              <w:t xml:space="preserve">Studies in Byzantine Sigillography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3, p. 1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages monétaires du plus vil des métaux : le plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana di numismatica e scienze affini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 95, p. 78-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304231v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03304242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de publications des trésors monétaires romains et byzantins. Remarques et suggestions</w:t>
               </w:r>
@@ -2249,855 +2249,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanges de numismatique et d’archéologie de Byzance offerts à Henri Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle d'études numismatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, pp.436, 2019, Travaux du Cercle d'études numismatique, 978-2-930948-06-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanges de numismatique et d’archéologie de Byzance offerts à Henri Pottier à l’occasion de son quatre-vingt-cinquième anniversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercle d'études numismatiques, 436 p., 2019, 978-2-930948-06-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Doyen</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde byzantin I. L'Empire romain d'Orient (330-641)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 556 p., 2012, Collection Nouvelle Clio, 9782130595595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.bavan.2012.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monnaies des fouilles du Centre d'études alexandrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 20, pp.436, 2019, Travaux du Cercle d'études numismatique, 978-2-930948-06-5</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bresc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marcellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...75 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde byzantin I De Constantin à Héraclius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Picard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'or du Brésil et la croissance de l'économie française au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bresc</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahomet, Charlemagne et les origines de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faucher</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hodges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gorre</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Whitehouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux, 5, 1996, Réalités byzantines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monnaie et finances à Byzance : analyses, techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">461, 1994, Variorum, Collected studies series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sceaux de la collection H. Seyrig conservés à la Bibliothèque nationale de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Centre d'études alexandrines, pp.481, 2012, Études alexandrines 25, 978-2-11-128616-0</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Seibt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BN, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2004, La Nouvelle Clio</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2638, 1992, Que sais-je ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...286 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...86 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et richesses dans l'empire byzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,208 +3703,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03912259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Thessalonian Type of Theodore Komnenos Doukas (1224-1230) in the Paris Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagona Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Miroslava Dotkova (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carissimae magistrae grato animo: Collection in memory of Prof. Yordanka Yurukova / Sbornik v pamet na Prof. Iordanka Iurukova /  Сборник в памет на проф. Йорданка Юрукова (Izvestija na Nacionalija Arkheologičeski Institut / Bulletin of the National Institute of Archaeology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National institute of archaeology with museum (Bulgarian academy of sciences)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-237, 2020, 978-954-9472-91-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03912272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alchimie, métallurgie et économie : frappe et politique monétaires à Byzance (IVe- XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LXVII (67), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centro Italiano Di Studi Sull'Alto Medioevo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.911-926, 2020, Atti delle Settimane di studio del CISAM (25 aprile - 1 maggio 2019), 978-88-6809-283-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911827v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03912272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et modernité du monnayage byzantin (fin Ve –XVe siècle)</w:t>
               </w:r>
@@ -3970,307 +3970,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henri Pottier, ingénieur en numismatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans J.-M. Doyen et; C. Morrisson (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de numismatique et d’archéologie de Byzance offerts à Henri Pottier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercle d’Études Numismatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-18, 2019, Travaux du Cercle d’Études Numismatiques 20, 978-2-930948-06-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monnaies réelles et monnaies de compte dans les documents athonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagona Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Olivier Delouis; et Kostis Smyrlis (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les Archives de l’Athos / Reading the Archives of Mount Athos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome XXIII (23) (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-339, 2019, Travaux et Mémoires 23/1, 978-2-916716-68-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03911856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIII. Le coût de la guerre à Byzance (VIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Jean Baechler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-170, 2019, Collection : L'Homme et la Guerre, 9782705695606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.baech.2019.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03910219v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPETUUS AUGUSTUS – EK THEOU BASILEUS. L’empereur chrétien en mots et en images (IVe siècle –début VIIIe siècle),</w:t>
               </w:r>
@@ -4521,453 +4521,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vitalien Laurent, numismate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans M.-H. Blanchet et I. Al. Tudorie éd.,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apport des Assomptionnistes français aux études byzantines: une approche critique: Actes du colloque de Bucarest? 25-27 Septembre 2014 (Archives de l’Orient chrétien 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 453-463, IFEB - Institut Français d'études byzantines, 2017, ‎ 978-9042935242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03909903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiter le XIe siècle quarante ans après : expansion et crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dans Bernard Flusin &amp; Jean-Claude Cheynet (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du Premier humanisme byzantin et des Cinq études sur le XIe siècle, quarante ans après Paul Lemerle (Colloque international, Collège de France, 23-26 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des Amis du Centre d’Histoire et Civilisation de Byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.611-625, 2017, 978-2-916716-64-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03910143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantifier l’économie et le monnayage byzantin : quelques pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Marc Bompaire,; Guillaume Sarah éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mine, métal, monnaie, Melle, Les voies de la quantification de l'histoire monétaire du haut Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11-111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison d'édition DROZ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.395-414, 2017, Collection Hautes Etudes médiévales et modernes, 978-2-600-05736-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anglo-Byzantina : Monnaies et sceaux Outre-Manche (IXe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Béatrice caseau,; Vivien Prigent &amp;; Alessio Sopracasa (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Οὗ δῶρον εἰμι τὰς γραφὰς βλέπων νόει : Mélanges Jean-Claude Cheynet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association des amis du centre d’histoire et civilisation de byzance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.471-486, 2017, 978-2-916716-63-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association des amis du centre d’histoire et civilisation de byzance</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03910155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Philipp Niewohner (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Archaeology of Byzantine Anatolia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2017, 9780190610463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780190610463.003.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03907936v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03909903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu de l’or de Byzance : le trésor de Pınarbaşı (Cappadoce) (dép. vers 655)</w:t>
               </w:r>
@@ -5033,297 +5033,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Byzantine Economy in the Sixth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dumbarton Oaks, p. 165-220, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trouvailles isolées et trésors: reflets de la production monétaire à Byzance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ritrovamenti monetali nel mondo antico: problemi e metodi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, p. 235-245, 2002, Numismatica Patavina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine Coinage. Production and Circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 901-958, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prices and Wages in Byzantium, 7th-15th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economic History of Byzantium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dumbarton Oaks, p. 165-220, 2002</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Dumbarton Oaks, p. 815-878, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5479,51 +5479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frappe de la monnaie d'or à l'époque de l'expansion musulmane et les mines d'or de l'ouest de l'Afrique : l’apport analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gondonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,355 +5585,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crusader Gold and the process of its debasement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Late byzantine silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bompaire</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanisevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Royal Numismatic Society, p. 52--70, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crusader Gold and the process of its debasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgy in Numismatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Royal Numismatic Society, p. 35--51, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation monétaire dans les Balkans à l'époque de Justinien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta XIII Congressus internationalis Archaeologiae Christianae, t. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. 87-89, Pontificio Istituto di archeologia cristiana, p. 910-930, 1998, Studi di antichità cristiana, 54 Vjesnik za Arheologiju i Historiju dalmatinsku</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manier l'argent à Byzance au Xe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FWZWYKA Mélanges offerts à Hélène Ahrweiler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.557-565, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304232v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03289176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'economia monetaria bizantina all'epoca delle crociate</w:t>
               </w:r>
@@ -6120,355 +6120,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The true role of American precious metals transfers to Europe (XVIth-XVIIIth c.) : new evidence from coin analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Roy Ladurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trade and Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Museum Occasional Papers, p. 171-180, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms des monnaies sous les Paléologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte und Kultur der Palaiologenzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 151-162, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H nomismatokopia sto mesaiwniko basileio (1191-1489) [Le monnayage du royaume médiéval de Chypre (1195-1489)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bompaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">istoria ths Kuprou Mesaionikon basileion [Histoire de Chypre], 5, Le Moyen Âge, 2e partie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation archevêque Makarios, Bureau d'histoire chypriote, p. 1455--1484, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nummi byzantins et barbares du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kharaktèr. Aphieroma stè Manto Oikonomidou. Mélanges Mando Oeconomidès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-193, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304236v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-03304235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la monnaie de Constantinople : routes commerciales ou routes politiques</w:t>
               </w:r>
@@ -6586,566 +6586,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'épigraphie des monnaies et des sceaux à l'époque byzantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleogreafia e codicologia greca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 252-274, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le monnayage omeyyade et l'histoire administrative et économique de la Syrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Syrie de Byzance à l'Islam VIIe-VIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFEAD, pp.309-318, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diffusion of the silver from Potosi in the 16th century Spanish coinage: a new analytical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Barrandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleogreafia e codicologia greca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 252-274, 1992</w:t>
+              <w:t xml:space="preserve">Application of Scientific Techniques to Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monograph 9, Oxbow Books, Oxford, pp.28-35, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et salaires dans les sources byzantines (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Malamut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Abadie-Reynal; Vassiliki Kravari; Jacques Lefort; Cécile Morrisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et richesses dans l'Empire byzantin. tome II, VIIIe-XVe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, P. Lethielleux, pp.339-374, 1991, Réalités byzantines, 2-283-60453-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaie et finance de l'empire byzantin (Xe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et richesses dans l'empire byzantin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 291-315, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du pouvoir : l'empereur byzantin dans la numismatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaies byzantines du Musée Puig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 15-24, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;dollar du Moyen Âge&amp;quot; : la destinée du solidus ou besant en Europe occidentale (VIe-XIIIe sècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une monnaie pour l'Europe, catalogue d'exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Crédit commercial, p. 50-57, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304248v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7157,234 +7157,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">History of the Coin Collection and of the Unpublished Accessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Morrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dumbarton Oaks, Online Catalogue of Byzantine Coins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Online Catalogue of Byzantine Coins, Dumbarton Oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Online Catalogue of Byzantine Coins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectors, Dealers and Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Morrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dumbarton Oaks, Online Catalogue of Byzantine Coins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03911718v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03911685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7539,51 +7539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912249v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ronde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna D'OTTONE-RAMBACH" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912234v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910804v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910213v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02505815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trent Jonson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/numi.2014.3263" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938723v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.142.0301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delamare" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montmitonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304230v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cheynet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bendall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289171v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Barrandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovan Ananijev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Mandic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huvelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938750v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_croisades" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Doyen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cen-numismatique.com/travaux-du-cercle-detudes-numismatiques-n20/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906407v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Le_monde_byzantin_Tome_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bavan.2012.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057512v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bresc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304973v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hodges" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whitehouse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Seibt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kravari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dh&#233;nin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lafaurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/A+Companion+to+North+Africa+in+Antiquity-p-9781119072089#content-section" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119071754.ch23" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03936851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://book.ykykultur.com.tr/books" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/reader/download/810/810-30-92537-1-10-20210225.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.810.c10855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pagona Papadopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliophilia.eu/antiquity-bulletin-of-the-national-institute-of-archaeology/carissimae-magistrae-grato-animo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.cisam.org/index.php?route=product%2Fproduct&amp;amp;product_id=1114" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-20.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911856v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/52-tome-xxiii-2-lire-les-archives-de-lathos.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/guerre-et-histoire-2019--9782705695606-page-161.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2019.01.0161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/29-tome-xxii-2-le-prince-chretien-de-constantin-aux-royautes-barbares-ive-viiie-siecle.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-pierre Sodini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/28-tome-xxii-1-constantinople-reelle-et-imaginaire-autour-de-loeuvre-de-gilbert-dagron.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioniquasar.it/products/65" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/43-tome-xxi-2-autour-du-premier-humanisme-byzantin-des-cinq-etudes-sur-le-xie-siecle-quarante-ans-apres-paul-lemerle.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910115v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600057363" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910155v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/42-tome-xxi-1-melanges-jean-claude-cheynet.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/1774/chapter-abstract/141438519?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780190610463.003.0006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309109v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Laiou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gondonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanisevic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304232v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Roy Ladurie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morrisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304244v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barrandon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Malamut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304249v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911702v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911718v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>