--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -135,398 +135,398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellodextrin Metabolism and Phosphotransferase System‐Catalyzed Uptake in Enterococcus faecalis</w:t>
+                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123 (4), pp.378-391. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.15346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144896v1</w:t>
+                <w:t xml:space="preserve">hal-05322484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellodextrin Metabolism and Phosphotransferase System‐Catalyzed Uptake in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Salze</w:t>
+                <w:t xml:space="preserve">Ronan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Harel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Combret</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (4), pp.378-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322484v1</w:t>
+                <w:t xml:space="preserve">hal-05144896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of glycoprotein-derived N-acetylglucosamine-L-asparagine during Enterococcus faecalis infection depends on catabolic and transport enzymes of the glycosylasparaginase locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -571,286 +571,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Fabien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R R de la Haba</w:t>
+                <w:t xml:space="preserve">Juliette Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Forge</w:t>
+                <w:t xml:space="preserve">Sabrina Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12122422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743180v1</w:t>
+                <w:t xml:space="preserve">hal-04814689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Morice</w:t>
+                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gueulle</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">R R de la Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814689v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
               </w:r>
@@ -996,77 +996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vergoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotics and Antimicrobials Resistance: Mechanisms and New Strategies to Fight Resistant Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (3), pp.400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,64 +1182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of key RNA metabolism proteins in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,77 +1450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the general stress stimulon related to colonization in Enterococcus faecalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Hain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the CroR response regulator in resistance of Enterococcus faecalis to D-cycloserine is defined using an inducible receiver domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Laverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1839,51 +1839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intraperitoneal Transcriptome of the Opportunistic Pathogen Enterococcus faecalis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Cacaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,51 +1973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical regulation of the NikR-mediated nickel response in Helicobacter pylori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bahlawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helicobacter pylori GroES cochaperonin HspA functions as a specialized nickel chaperone and sequestration protein through its unique C-terminal extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,285 +2369,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enterococcus faecalis SigV Protein Is an Extracytoplasmic Function Sigma Factor Contributing to Survival following Heat, Acid, and Ethanol Treatments</w:t>
+                <w:t xml:space="preserve">Structural and mechanistic insights into Helicobacter pylori NikR activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benachour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">C Bahlawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Dabrowski-Coton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+                <w:t xml:space="preserve">C Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Round</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.3.1022-1035.2005⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (9), pp.3106-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182246v1</w:t>
+                <w:t xml:space="preserve">hal-02975686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acid stress activation of the σ E stress response in Salmonella enterica serovar Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iel‐soo Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Karlinsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Papenfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (5), pp.1228-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06597.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1-3), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights into the Enterococcus faecalis CroRS two-component system obtained using a differential-display random arbitrarily primed PCR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (11), pp.3738-3741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00390-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The response regulator CroR modulates expression of the secreted stress-induced SalB protein in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (7), pp.2636-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.7.2636-2645.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Enterococcus faecalis SigV Protein Is an Extracytoplasmic Function Sigma Factor Contributing to Survival following Heat, Acid, and Ethanol Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dabrowski-Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (3), pp.1022-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.3.1022-1035.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the diol dehydratase pdu operon of Lactobacillus collinoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 209 (1), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,168 +3314,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-TEAM: Carbohydrate conjugates as Trojan horsE to improve Antibiotic iMport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Verneuil</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AntibioDeal Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2886,51 +3543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59CAE1D3"/>
+    <w:nsid w:val="F3F3E449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3117,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-1920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cochelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15346" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laverde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rattei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dabrowski-Coton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1022-1035.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11111.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verneuil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-1920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cochelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laverde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rattei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel&#8208;soo Bang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Karlinsey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Papenfort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06597.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00390-07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.7.2636-2645.2006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dabrowski-Coton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1022-1035.2005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11111.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>