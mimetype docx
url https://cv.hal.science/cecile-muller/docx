--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cécile Muller </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enseignante-chercheuseAssistant Professor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -135,3176 +141,3739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
+                <w:t xml:space="preserve">Deciphering maltodextrin and cellodextrin metabolism for the development of a novel trojan horse strategy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Soussan</w:t>
+                <w:t xml:space="preserve">Ronan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Salze</w:t>
+                <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Harel</w:t>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Combret</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antibiodeal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellodextrin Metabolism and Phosphotransferase System‐Catalyzed Uptake in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cochelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (4), pp.378-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.15346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322484v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellodextrin Metabolism and Phosphotransferase System‐Catalyzed Uptake in Enterococcus faecalis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.15346⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144896v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of glycoprotein-derived N-acetylglucosamine-L-asparagine during Enterococcus faecalis infection depends on catabolic and transport enzymes of the glycosylasparaginase locus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The NagY antiterminator in Enterococcus faecalis: a novel regulatory mechanism and its impact on cell metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Combret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josef Deutscher</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bourdonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01137-25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322495v1</w:t>
+                <w:t xml:space="preserve">hal-05322484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">Utilization of glycoprotein-derived N-acetylglucosamine-L-asparagine during Enterococcus faecalis infection depends on catabolic and transport enzymes of the glycosylasparaginase locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Combret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
+                <w:t xml:space="preserve">Josef Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (12), pp.2422. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175 (4), pp.104169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12122422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814689v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Normandy Soil Microbial Diversity for Antibacterial Activities Using Traditional Culture and iChip Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Fabien Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R R de la Haba</w:t>
+                <w:t xml:space="preserve">Juliette Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Forge</w:t>
+                <w:t xml:space="preserve">Sabrina Gueulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12122422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743180v1</w:t>
+                <w:t xml:space="preserve">hal-04814689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hung Le</w:t>
+                <w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">R R de la Haba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736526v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The NagY regulator: A member of the BglG/SacY antiterminator family conserved in Enterococcus faecalis and involved in virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Géry</w:t>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1070116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1070116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04161494v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotics and Antimicrobials Resistance: Mechanisms and New Strategies to Fight Resistant Bacteria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11030400⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322511v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of key RNA metabolism proteins in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Axel Hartke</w:t>
+                <w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1728103⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722608v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotics and Antimicrobials Resistance: Mechanisms and New Strategies to Fight Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11030400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306689v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the general stress stimulon related to colonization in Enterococcus faecalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of key RNA metabolism proteins in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Rincé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00203-019-01735-8⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.794 - 804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1728103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395869v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the CroR response regulator in resistance of Enterococcus faecalis to D-cycloserine is defined using an inducible receiver domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">Probiotic Potential and Safety Evaluation of Enterococcus faecalis OB14 and OB15, Isolated From Traditional Tunisian Testouri Cheese and Rigouta, Using Physiological and Genomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Massier</w:t>
+                <w:t xml:space="preserve">Arthur A. Zebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Le Breton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kurt Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107 (3), pp.416-427. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04158338v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Metal Binding Lipoproteins as Vaccine Candidates for Enterococcal Infections</w:t>
+                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Romero-Saavedra</w:t>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Laverde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136625⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180555v1</w:t>
+                <w:t xml:space="preserve">insu-03684671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intraperitoneal Transcriptome of the Opportunistic Pathogen Enterococcus faecalis in Mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+                <w:t xml:space="preserve">Identification of the general stress stimulon related to colonization in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet-Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rattei</w:t>
+                <w:t xml:space="preserve">Torsten Hain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126143⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-019-01735-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180644v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical regulation of the NikR-mediated nickel response in Helicobacter pylori</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The role of the CroR response regulator in resistance of Enterococcus faecalis to D-cycloserine is defined using an inducible receiver domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Aubert</w:t>
+                <w:t xml:space="preserve">Sébastien Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marie Delay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkr460⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (3), pp.416-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05322533v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of the Helicobacter pylori ferric uptake regulator Fur reveals three functional metal binding sites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Two Metal Binding Lipoproteins as Vaccine Candidates for Enterococcal Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Romero-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dian</w:t>
+                <w:t xml:space="preserve">Diana Laverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Vitale</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fauquant</w:t>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07517.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0136625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936385v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Helicobacter pylori GroES cochaperonin HspA functions as a specialized nickel chaperone and sequestration protein through its unique C-terminal extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Intraperitoneal Transcriptome of the Opportunistic Pathogen Enterococcus faecalis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Cacaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Carrière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavazza</w:t>
+                <w:t xml:space="preserve">Thomas Rattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01216-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930681v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanistic insights into Helicobacter pylori NikR activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical regulation of the NikR-mediated nickel response in Helicobacter pylori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahlawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bahlawane</w:t>
+                <w:t xml:space="preserve">Catherine Marie Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Dian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Fauquant</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 38 (9), pp.3106-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkp1216⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 39 (17), pp.7564-7575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkr460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975686v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acid stress activation of the σ E stress response in Salmonella enterica serovar Typhimurium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">The structure of the Helicobacter pylori ferric uptake regulator Fur reveals three functional metal binding sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon A Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahlawane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iel‐soo Bang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kai Papenfort</w:t>
+                <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 71 (5), pp.1228-1238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06597.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 79 (5), pp.1260-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07517.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322541v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Helicobacter pylori GroES cochaperonin HspA functions as a specialized nickel chaperone and sequestration protein through its unique C-terminal extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Brunella Posteraro</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000106083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (5), pp.1231 - 1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01216-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04158891v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Enterococcus faecalis CroRS two-component system obtained using a differential-display random arbitrarily primed PCR approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Muller</w:t>
+                <w:t xml:space="preserve">Structural and mechanistic insights into Helicobacter pylori NikR activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bahlawane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Dian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Auffray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Round</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fauquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00390-07⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (9), pp.3106-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkp1216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668378v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response regulator CroR modulates expression of the secreted stress-induced SalB protein in Enterococcus faecalis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Acid stress activation of the σ E stress response in Salmonella enterica serovar Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benachour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Auffray</w:t>
+                <w:t xml:space="preserve">Iel‐soo Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyoti Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Karlinsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Papenfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.188.7.2636-2645.2006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (5), pp.1228-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06597.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662598v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Enterococcus faecalis SigV Protein Is an Extracytoplasmic Function Sigma Factor Contributing to Survival following Heat, Acid, and Ethanol Treatments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of Two Signal Transduction Systems Involved in Intracellular Macrophage Survival and Environmental Stress Response in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sanguinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliette Riboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunella Posteraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.187.3.1022-1035.2005⟩</w:t>
+              <w:t xml:space="preserve">Advances in Microbial Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1-3), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02182246v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights into the Enterococcus faecalis CroRS two-component system obtained using a differential-display random arbitrarily primed PCR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rincé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 73 (11), pp.3738-3741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00390-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The response regulator CroR modulates expression of the secreted stress-induced SalB protein in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 188 (7), pp.2636-2645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.188.7.2636-2645.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Enterococcus faecalis SigV Protein Is an Extracytoplasmic Function Sigma Factor Contributing to Survival following Heat, Acid, and Ethanol Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Dabrowski-Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (3), pp.1022-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.3.1022-1035.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the diol dehydratase pdu operon of Lactobacillus collinoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hartke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 209 (1), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2002.tb11111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,168 +3883,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-TEAM: Carbohydrate conjugates as Trojan horsE to improve Antibiotic iMport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Budin-Verneuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AntibioDeal Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3543,51 +4112,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3F3E449"/>
+    <w:nsid w:val="BCBE5628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3774,51 +4343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-1920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cochelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15346" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13891" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laverde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136625" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rattei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126143" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322541v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel&#8208;soo Bang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Velayudhan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Karlinsey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Papenfort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06597.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00390-07" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.7.2636-2645.2006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dabrowski-Coton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1022-1035.2005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11111.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3078-1920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cochelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rinc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Budin-Verneuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05144896v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Combret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.15346" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322484v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Harel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bourdonnais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01137-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Deutscher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814689v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gueulle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet-Bisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12122422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1070116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11030400" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Farhat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur A. Zebre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02395869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Hain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-019-01735-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Breton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13891" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Romero-Saavedra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Laverde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136625" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180644v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Cacaci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rattei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126143" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon A Leonard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07517.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322541v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iel&#8208;soo Bang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyoti Velayudhan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Karlinsey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Papenfort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06597.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Riboulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;bert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella Posteraro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106083" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668378v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Auffray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00390-07" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benachour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.188.7.2636-2645.2006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Dabrowski-Coton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.3.1022-1035.2005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02182348v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laplace" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2002.tb11111.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347254v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>