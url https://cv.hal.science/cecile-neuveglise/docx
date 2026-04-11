--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2394,291 +2394,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exon junction complex components y14 and mago still play a role in budding yeast</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brunel</w:t>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36785-3⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622410v1</w:t>
+                <w:t xml:space="preserve">hal-02381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+                <w:t xml:space="preserve">Exon junction complex components y14 and mago still play a role in budding yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Boisramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Liti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Schacherer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36785-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381500v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the oleaginous yeast &amp;lt;em&amp;gt;Yarrowia lipolytica&amp;lt;/em&amp;gt; H222</w:t>
               </w:r>
@@ -3687,303 +3687,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet and sour potential of yeast from the Yarrowia clade</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing and intraspecific analysis of the yeast species &amp;lt;em&amp;gt;Lachancea quebecensis&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Rakicka</w:t>
+                <w:t xml:space="preserve">Kelle C Freel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Kieroń</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Piotr Hapeta</w:t>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.48-54. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.733-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evv262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532585v1</w:t>
+                <w:t xml:space="preserve">hal-02635461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing and intraspecific analysis of the yeast species &amp;lt;em&amp;gt;Lachancea quebecensis&amp;lt;/em&amp;gt;.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sweet and sour potential of yeast from the Yarrowia clade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Rakicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelle C Freel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">Agnieszka Kieroń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hapeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evv262⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635461v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truncation of Gal4p explains the inactivation of the GAL/MEL regulon in both Saccharomyces bayanus and some Saccharomyces cerevisiae wine strains</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,51 +4250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of Yarrowia lipolytica strain A-101 isolated from polluted soil in Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xymena Połomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4579,51 +4579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produkcja kwasu cytrynowego z melasy z wykorzystaniem transformantów Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Rakicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4998,64 +4998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelle C Freel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5356,291 +5356,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexokinase-A limiting factor in lipid production from fructose in Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+                <w:t xml:space="preserve">Yarrowia lipolytica: Safety assessment of an oleaginous yeast with a great industrial potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Boekhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet W. M. van Dijck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2014.09.008⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.187-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/1040841X.2013.770386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204422v1</w:t>
+                <w:t xml:space="preserve">hal-01204298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yarrowia lipolytica: Safety assessment of an oleaginous yeast with a great industrial potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teun Boekhout</w:t>
+                <w:t xml:space="preserve">Hexokinase-A limiting factor in lipid production from fructose in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet W. M. van Dijck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.187-206. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.89 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/1040841X.2013.770386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204298v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Finger Transcription Factors Displaced SREBP Proteins as the Major Sterol Regulators during Saccharomycotina Evolution</w:t>
               </w:r>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda M. Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Sequence of the Yeast &amp;lt;em&amp;gt;Cyberlindnera fabianii&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Hansenula fabianii&amp;lt;/em&amp;gt;).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelle C Freel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
@@ -5888,295 +5888,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the genome and transcriptome of [i]Cryptococcus neoformans[/i] var.[i] grubii[/i] reveals complex RNA expression and microevolution leading to virulence attenuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
+                <w:t xml:space="preserve">Guilhem Janbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Durrens</w:t>
+                <w:t xml:space="preserve">Kate L. Ormerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+                <w:t xml:space="preserve">Damien Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond J. Byrnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
+                <w:t xml:space="preserve">hal-01204377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genome and transcriptome of [i]Cryptococcus neoformans[/i] var.[i] grubii[/i] reveals complex RNA expression and microevolution leading to virulence attenuation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kate L. Ormerod</w:t>
+                <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Paulet</w:t>
+                <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond J. Byrnes</w:t>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Yadav</w:t>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1754-6834-7-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204377v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00988609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draft genome sequence of &amp;lt;em&amp;gt;Rhodosporidium toruloides&amp;lt;/em&amp;gt; CECT1137, an oleaginous yeast of biotechnological interest</w:t>
               </w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Calcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David James Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative physiology of oleaginous species from the [i]Yarrowia[/i] clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6686,77 +6686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics of emerging pathogens in the Candida glabrata clade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gabaldón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6801,161 +6801,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00871184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pichia sorbitophila, an Interspecies Yeast Hybrid, Reveals Early Steps of Genome Resolution After Polyploidization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative mitochondrial genomics within and among yeast species of the [i]Lachancea[/i] genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leh Louis</w:t>
+                <w:t xml:space="preserve">Paul P. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Despons</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jing Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (2), pp.299 - 311. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.111.000745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679348v1</w:t>
+                <w:t xml:space="preserve">hal-01190721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial genomes of yeasts of the Yarrowia clade</w:t>
               </w:r>
@@ -7052,157 +7048,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mitochondrial genomics within and among yeast species of the [i]Lachancea[/i] genus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Pichia sorbitophila, an Interspecies Yeast Hybrid, Reveals Early Steps of Genome Resolution After Polyploidization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Leh Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Despons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.299 - 311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0047834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.000745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190721v1</w:t>
+                <w:t xml:space="preserve">hal-00679348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Splicing Regulates Targeting of Malate Dehydrogenase in Yarrowia lipolytica</w:t>
               </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7429,246 +7429,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposable elements in yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intronome of budding yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine C. Bleykasten-Grosshans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Christian C. Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 334 (8-9), pp.679 - 686. </w:t>
+              <w:t xml:space="preserve">, 2011, 334 (8-9), pp.662 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004565v1</w:t>
+                <w:t xml:space="preserve">hal-01004578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intronome of budding yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposable elements in yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine C. Bleykasten-Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 334 (8-9), pp.662 - 670. </w:t>
+              <w:t xml:space="preserve">, 2011, 334 (8-9), pp.679 - 686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004578v1</w:t>
+                <w:t xml:space="preserve">hal-01004565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Analysis of the Necrotrophic Fungal Pathogens Sclerotinia sclerotiorum and Botrytis cinerea</w:t>
               </w:r>
@@ -8228,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual composition of a yeast chromosome arm is associated with its delayed replication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Kachouri-Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9182,64 +9182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9436,90 +9436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of gene order in the genomes of two related yeast species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9579,51 +9579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 20. Evolution of gene redundancy compared to Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Malpertuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,51 +9838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredj Tekaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,717 +9953,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694630v1</w:t>
+                <w:t xml:space="preserve">hal-02694290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 14. Debaryomyces hansenii var. hansenii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2000, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Artiguenave</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 487 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694290v1</w:t>
+                <w:t xml:space="preserve">hal-02694630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 5. Saccharomyces bayanus var. uvarum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 19. Ascomycetes-specific genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tekaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.37-41</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694284v1</w:t>
+                <w:t xml:space="preserve">hal-02694278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 19. Ascomycetes-specific genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Tekaia</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 5. Saccharomyces bayanus var. uvarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.113-121</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694278v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 3. Methods and strategies used for sequence analysis and annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tekaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallien Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malpertuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,64 +10744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feynerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,64 +10856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 7. Saccharomyces servazzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchateau-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tekaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Llorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11096,277 +11096,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Artiguenave</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694289v1</w:t>
+                <w:t xml:space="preserve">hal-02695816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Aigle</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.101-112</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695816v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shuttle mutagenesis system for tagging genes in the yeast Yarrowia lipolytica</w:t>
               </w:r>
@@ -14563,64 +14563,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoding RNA Genes Transcribed by RNA Polymerase III in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Marck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yarrowia lipolytica: Genetics, Genomics, and Physiology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, , pp.79-109, 2013, Microbiology Monographs 978-3-642-38319-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15034,51 +15034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Rzechonek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borodina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Ciurko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szwech&#322;owicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Janek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A Rzechonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36152-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasteur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xymena Po&#322;omska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Szczepa&#324;ska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85837-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zyzak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#379;arowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruben Akiola Sanya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuveglise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le&#160;coq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaa060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Czerwiec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nicaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pi&#353;kur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01547-18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Cervenak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jurikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Kaffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Khatib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49628-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1492-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wolfe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00615-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.08.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A. Rzechonek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Rymowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Mironczuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12715-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kiero&#324;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.06.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZSW7QJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635461v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv262" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01094-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchalin Meunchan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143096" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00292-15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. de Brevern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fairhead" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/904541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz Le Coq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0370-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Boekhout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. M. van Dijck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.770386" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Maguire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M. Holland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00638-14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204377v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Ormerod" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J. Byrnes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004261" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00606-13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kominek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Marszalek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Craig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry L. Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt192" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michely" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Gaillardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Kerscher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2011.00782.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoue Philomen A. P. Kabran Gnankon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004565v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.017" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5SKN2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004578v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQG8JG72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane R. Haddouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Poirier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie S. Delessert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Sabirova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Pagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3331-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61SQTNTK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Delessert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabirova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poirier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00670.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kachouri-Lafond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn549" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164087v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni-Maria Kagkli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Cogan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3330-3335.2006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mentel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Piskur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ry&#269;ovsk&#225;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cellengov&#225;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-1107-z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3345A77F2D047242A3E142499BC8168DE221E7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682099v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gojkovi&#269;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zameitat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warneboldt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coutelis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-0995-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFZ7DR0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg213" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697247v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solano-Serena" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brignon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gendre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694278v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aigle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ross-Mcdonald" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694404v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debeaupuis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Thien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vercambre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694397v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712119v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742769v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Robak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Maguire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Butler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770190v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778118v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goebel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226779v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dunis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lap&#232;gue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584298v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38320-5_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851173v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Rzechonek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borodina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Ciurko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szwech&#322;owicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Janek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A Rzechonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36152-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasteur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xymena Po&#322;omska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Szczepa&#324;ska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85837-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zyzak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#379;arowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruben Akiola Sanya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuveglise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le&#160;coq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaa060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Czerwiec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nicaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pi&#353;kur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01547-18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Cervenak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jurikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Kaffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Khatib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49628-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1492-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wolfe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00615-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.08.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A. Rzechonek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Rymowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Mironczuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12715-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kiero&#324;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZSW7QJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01094-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchalin Meunchan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143096" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00292-15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. de Brevern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fairhead" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/904541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz Le Coq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0370-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Boekhout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. M. van Dijck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.770386" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204422v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.09.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Maguire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M. Holland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00638-14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Ormerod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J. Byrnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00606-13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kominek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Marszalek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Craig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry L. Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt192" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michely" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Gaillardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Kerscher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2011.00782.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoue Philomen A. P. Kabran Gnankon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQG8JG72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5SKN2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane R. Haddouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Poirier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie S. Delessert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Sabirova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Pagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3331-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61SQTNTK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Delessert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabirova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poirier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00670.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kachouri-Lafond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn549" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164087v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni-Maria Kagkli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Cogan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3330-3335.2006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mentel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Piskur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ry&#269;ovsk&#225;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cellengov&#225;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-1107-z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3345A77F2D047242A3E142499BC8168DE221E7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682099v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gojkovi&#269;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zameitat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warneboldt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coutelis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-0995-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFZ7DR0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg213" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697247v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solano-Serena" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brignon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gendre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694278v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aigle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ross-Mcdonald" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694404v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debeaupuis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Thien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vercambre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694397v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712119v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742769v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Robak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Maguire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Butler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770190v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778118v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goebel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226779v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dunis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lap&#232;gue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584298v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38320-5_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851173v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>