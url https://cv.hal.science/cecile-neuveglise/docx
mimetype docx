--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1749,274 +1749,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yarrowia lipolytica causes sporadic cases and local outbreaks of infections and colonisation</w:t>
+                <w:t xml:space="preserve">The native acyltransferase-coding genes DGA1 and DGA2 affect lipid accumulation in Blastobotrys raffinosifermentans differently when overexpressed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Daniel Ruben Akiola Sanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
+                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuveglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Crutz-Le coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13095⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foaa060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927050v1</w:t>
+                <w:t xml:space="preserve">hal-03274345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The native acyltransferase-coding genes DGA1 and DGA2 affect lipid accumulation in Blastobotrys raffinosifermentans differently when overexpressed</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yarrowia lipolytica causes sporadic cases and local outbreaks of infections and colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gotthard Kunze</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Neuveglise</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Crutz-Le coq</w:t>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (8), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (7), pp.737-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foaa060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274345v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Candida hispaniensis , a promising oleaginous and flavogenic yeast</w:t>
               </w:r>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Boisramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotthard Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple parameters drive the efficiency of CRISPR/Cas9-induced gene modifications in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Onesime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,736 +5356,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yarrowia lipolytica: Safety assessment of an oleaginous yeast with a great industrial potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexokinase-A limiting factor in lipid production from fructose in Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/1040841X.2013.770386⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (11), pp.89 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204298v1</w:t>
+                <w:t xml:space="preserve">hal-01204422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexokinase-A limiting factor in lipid production from fructose in Yarrowia lipolytica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+                <w:t xml:space="preserve">Yarrowia lipolytica: Safety assessment of an oleaginous yeast with a great industrial potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Boekhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Coq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piet W. M. van Dijck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (11), pp.89 - 99. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.187-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/1040841X.2013.770386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204422v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Finger Transcription Factors Displaced SREBP Proteins as the Major Sterol Regulators during Saccharomycotina Evolution</w:t>
+                <w:t xml:space="preserve">Analysis of the genome and transcriptome of [i]Cryptococcus neoformans[/i] var.[i] grubii[/i] reveals complex RNA expression and microevolution leading to virulence attenuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah L. Maguire</w:t>
+                <w:t xml:space="preserve">Guilhem Janbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Kate L. Ormerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda M. Holland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+                <w:t xml:space="preserve">Damien Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond J. Byrnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004076⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204379v1</w:t>
+                <w:t xml:space="preserve">hal-01204377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Yeast &amp;lt;em&amp;gt;Cyberlindnera fabianii&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Hansenula fabianii&amp;lt;/em&amp;gt;).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarilar</w:t>
+                <w:t xml:space="preserve">Zinc Finger Transcription Factors Displaced SREBP Proteins as the Major Sterol Regulators during Saccharomycotina Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda M. Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00638-14⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638232v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genome and transcriptome of [i]Cryptococcus neoformans[/i] var.[i] grubii[/i] reveals complex RNA expression and microevolution leading to virulence attenuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vikas Yadav</w:t>
+                <w:t xml:space="preserve">Genome Sequence of the Yeast &amp;lt;em&amp;gt;Cyberlindnera fabianii&amp;lt;/em&amp;gt; (&amp;lt;em&amp;gt;Hansenula fabianii&amp;lt;/em&amp;gt;).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle C Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), </w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00638-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204377v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete genome of Blastobotrys (Arxula) adeninivorans LS3 - a yeast of biotechnological interest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gotthard Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Czernicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative physiology of oleaginous species from the [i]Yarrowia[/i] clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Michely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,51 +7357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8228,51 +8228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Souciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ozanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Kachouri-Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Chalvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9475,51 +9475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Durrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dujon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9694,536 +9694,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homologous recombination and transposition generate chromosome I neopolymorphism during meiosis in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 14. Debaryomyces hansenii var. hansenii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Casaregola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brignon</w:t>
+                <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Gaillardin</w:t>
+                <w:t xml:space="preserve">H.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 263 (263), pp.722-732</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2000, pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697247v1</w:t>
+                <w:t xml:space="preserve">hal-02694689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.31--36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306551v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 6. Saccharomyces exiguus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Artiguenave</w:t>
+                <w:t xml:space="preserve">Genomic Exploration of the Hemiascomycetous Yeasts: 4. The genome of Saccharomyces cerevisiae revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Durrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredj Tekaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.42-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 487, pp.31--36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(00)02275-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694290v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 14. Debaryomyces hansenii var. hansenii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homologous recombination and transposition generate chromosome I neopolymorphism during meiosis in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lépingle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Bon</w:t>
+                <w:t xml:space="preserve">F. Solano-Serena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.V. Nguyen</w:t>
+                <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2000, pp.82-86</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 263 (263), pp.722-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694689v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: I. A set of yeast species for molecular evolution studies</w:t>
               </w:r>
@@ -10395,51 +10395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 487, pp.113-121</w:t>
@@ -10468,90 +10468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 5. Saccharomyces bayanus var. uvarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10744,64 +10744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feynerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,90 +10856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 7. Saccharomyces servazzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lépingle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 487, pp.47-51</w:t>
@@ -10968,51 +10968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 21. Comparative functional classification of genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duchateau-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11096,277 +11096,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Aigle</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lépingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.101-112</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695816v1</w:t>
+                <w:t xml:space="preserve">hal-02694289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 9. Saccharomyces kluyveri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic exploration of the hemiascomycetous yeasts: 18. Comparative analysis of chromosome maps and synteny with Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Llorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malpertuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois Artiguenave</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 487, pp.56-60</w:t>
+              <w:t xml:space="preserve">, 2000, 487, pp.101-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694289v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shuttle mutagenesis system for tagging genes in the yeast Yarrowia lipolytica</w:t>
               </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ross-Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 213, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11454,247 +11454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">28s rDNA group-I introns: a powerful for identifying strains of Beauveria brongniartii</w:t>
+                <w:t xml:space="preserve">Longitudinal study of Aspergillus fumigatus strains isolated from cystic fibrosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brygoo</w:t>
+                <w:t xml:space="preserve">J. Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Riba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Debeaupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vu Thien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 6, pp.373-381</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16, pp.747-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694380v1</w:t>
+                <w:t xml:space="preserve">hal-02694404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of Aspergillus fumigatus strains isolated from cystic fibrosis patients</w:t>
+                <w:t xml:space="preserve">28s rDNA group-I introns: a powerful for identifying strains of Beauveria brongniartii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vu Thien</w:t>
+                <w:t xml:space="preserve">Yves Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Just</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Riba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16, pp.747-750</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6, pp.373-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694404v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyphasmata and conidial pellets: An original morphological aspect of soil colonization by Beauveria brongniartii</w:t>
               </w:r>
@@ -11719,51 +11719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 68, pp.173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11801,51 +11801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afut1, a retrotransposon-like element from Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sarfati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Latgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11890,217 +11890,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of group-I introns in the 28s rDNA of the entomopathogenic fungus Beauveria brongniartii</w:t>
+                <w:t xml:space="preserve">Comparative analysis of molecular and biological characteristics of strains of Beauveria brongniartii isolated from insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brygoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 27, pp.38-45</w:t>
+              <w:t xml:space="preserve">Mycological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 98 (3), pp.322-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712119v1</w:t>
+                <w:t xml:space="preserve">hal-02712100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of molecular and biological characteristics of strains of Beauveria brongniartii isolated from insects</w:t>
+                <w:t xml:space="preserve">Identification of group-I introns in the 28s rDNA of the entomopathogenic fungus Beauveria brongniartii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brygoo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 98 (3), pp.322-328</w:t>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 27, pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712100v1</w:t>
+                <w:t xml:space="preserve">hal-02712119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12131,51 +12131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dici: a new Tc1/mariner transposon reshaping the genome of Diutina catenulata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuveglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 38 "Yeast - the omni-tool"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrianna Skoneczna; Zbigniew Lazar, Sep 2025, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12324,221 +12324,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the composition of grape berry microbiota: what are the implications for wine quality?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining enzymatic and metabolic engineering in the yeast Yarrowia lipolytica to produce original lipids and polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongpeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRIA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">BioChem2024 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953830v1</w:t>
+                <w:t xml:space="preserve">hal-04781385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining enzymatic and metabolic engineering in the yeast Yarrowia lipolytica to produce original lipids and polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting the composition of grape berry microbiota: what are the implications for wine quality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioChem2024 Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">BRIA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781385v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of microbial diversity in French Protected designation of Origin (PDO) cheeses</w:t>
               </w:r>
@@ -12787,51 +12787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A panel of genetic tools to easily engineer the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongpeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Croux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13227,51 +13227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Lincoln Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lincoln, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13309,77 +13309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific detection of strains of Beauveria brongniartii pathogen towards Hoplochelus marginalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Brygoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International conference on Bacillus thuringiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13430,51 +13430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14563,51 +14563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncoding RNA Genes Transcribed by RNA Polymerase III in Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Marck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14693,51 +14693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Couteaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganismos patogenos empleados en el control microbiano de insectos plaga</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15034,51 +15034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Rzechonek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borodina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Ciurko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szwech&#322;owicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Janek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A Rzechonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36152-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasteur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xymena Po&#322;omska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Szczepa&#324;ska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85837-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zyzak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#379;arowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruben Akiola Sanya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuveglise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le&#160;coq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaa060" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Czerwiec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nicaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pi&#353;kur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01547-18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Cervenak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jurikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Kaffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Khatib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49628-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1492-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wolfe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00615-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.08.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A. Rzechonek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Rymowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Mironczuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12715-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kiero&#324;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZSW7QJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01094-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchalin Meunchan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143096" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00292-15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. de Brevern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fairhead" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/904541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz Le Coq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0370-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204298v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Boekhout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. M. van Dijck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.770386" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204422v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.09.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Maguire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M. Holland" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004076" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638232v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00638-14" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Ormerod" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J. Byrnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00606-13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kominek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Marszalek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Craig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry L. Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt192" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michely" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Gaillardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Kerscher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2011.00782.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoue Philomen A. P. Kabran Gnankon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQG8JG72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5SKN2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane R. Haddouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Poirier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie S. Delessert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Sabirova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Pagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3331-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61SQTNTK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Delessert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabirova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poirier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00670.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kachouri-Lafond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn549" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164087v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni-Maria Kagkli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Cogan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3330-3335.2006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mentel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Piskur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ry&#269;ovsk&#225;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cellengov&#225;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-1107-z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3345A77F2D047242A3E142499BC8168DE221E7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682099v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gojkovi&#269;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zameitat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warneboldt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coutelis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-0995-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFZ7DR0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg213" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697247v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solano-Serena" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brignon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gendre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694278v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aigle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695816v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ross-Mcdonald" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694404v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debeaupuis" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Thien" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vercambre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694397v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712119v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712100v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742769v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Robak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Maguire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Butler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770190v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778118v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goebel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226779v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dunis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lap&#232;gue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584298v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38320-5_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851173v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pinto Miguel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aguera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2025.107376" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Menatong Tene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wessner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaf016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104584" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycae095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Rzechonek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Borodina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02354-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04114538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Ciurko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Szwech&#322;owicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Janek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04266332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Szczepa&#324;czyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A Rzechonek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M Miro&#324;czuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36152-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pasteur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xymena Po&#322;omska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Crutz-Le Coq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9010076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Boisram&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hapeta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Szczepa&#324;ska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85837-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03343156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zyzak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#379;arowska" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13090615" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Borsenberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bordes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ruben Akiola Sanya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Onesime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Kunze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuveglise" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz-Le&#160;coq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foaa060" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Czerwiec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Nicaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rossignol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3466" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gounot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle Freel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Pi&#353;kur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaa077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36785-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01547-18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Cervenak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Jurikova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyamin Kaffe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areej Khatib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49628-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1492-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Wolfe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00615-18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lestrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Rigouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2018.08.024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2017.01.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota A. Rzechonek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Rymowicz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra M. Mironczuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12715-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03665066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saki Matsumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2017.07.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532585v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Rakicka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kiero&#324;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.06.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZSW7QJW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01094-16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204467v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631155v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchalin Meunchan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michely" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143096" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204457v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heber Gamboa Melendez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Thevenieau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629899v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00292-15" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. de Brevern" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Meyniel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fairhead" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malpertuy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/904541" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Crutz Le Coq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0370-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204422v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Coq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2014.09.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204298v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Boekhout" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. M. van Dijck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/1040841X.2013.770386" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204377v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Janbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate L. Ormerod" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Paulet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond J. Byrnes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004261" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Maguire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda M. Holland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004076" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00638-14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00988609v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Czernicka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1754-6834-7-66" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Calcas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00641-14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00606-13" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204300v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kominek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Marszalek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Craig" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry L. Williams" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt192" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190562v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Michely" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00871184v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gabald&#243;n" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-623" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Gaillardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Kerscher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2011.00782.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leh Louis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Despons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.000745" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004185v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affoue Philomen A. P. Kabran Gnankon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dss007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004578v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Marck" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQG8JG72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Bleykasten-Grosshans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF5SKN2N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190236v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. L. van Kan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto P. Benito" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane R. Haddouche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Poirier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie S. Delessert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia J. Sabirova" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Pagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3331-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61SQTNTK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204273v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Haddouche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syndie Delessert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabirova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poirier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2010.00670.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sohier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Dizes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dst/2009032" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341667v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Acker" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ozanne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Kachouri-Lafond" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn549" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164087v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni-Maria Kagkli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M Cogan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3330-3335.2006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mentel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Piskur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ry&#269;ovsk&#225;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cellengov&#225;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-005-1107-z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3345A77F2D047242A3E142499BC8168DE221E7F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675656v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chalvet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.3.615-624.2005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682099v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gojkovi&#269;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knecht" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zameitat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warneboldt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Coutelis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-0995-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFZ7DR0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339881v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Blandin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg213" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696721v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)02291-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694689v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;pingle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Nguyen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694290v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Artiguenave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306551v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Tekaia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02275-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697247v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solano-Serena" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brignon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gendre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02272-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694278v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malpertuy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tekaia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aigle" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694284v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696093v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallien Blandin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Llorente" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrens" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694288v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feynerol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694291v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchateau-Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casaregola" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(00)02292-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694289v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694283v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ross-Mcdonald" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694404v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarfati" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debeaupuis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vu Thien" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Just" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694380v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brygoo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Riba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694302v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Callot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vercambre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694397v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Latg&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712100v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712119v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954449v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/d4ACq14T" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781385v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongpeng Guo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820075v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221356v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770603v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953898v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742769v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Robak" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004653v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Maguire" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Butler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770190v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Couteaudier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778118v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778119v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goebel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Marchal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226779v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dunis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Facon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lap&#232;gue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288574v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dugat-Bony" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gendre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288556v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667127v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665549v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Maindron" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarti Jaswa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667137v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Touret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584298v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38320-5_4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840553v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurer" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851173v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>