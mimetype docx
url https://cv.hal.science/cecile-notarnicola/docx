--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1842,261 +1842,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new mutations in the 5'-flanking region of the familial Mediterranean fever gene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermuscular tendons are essential for the development of vertebrate stomach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Notarnicola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Cattan</w:t>
+                <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/gene.2009.8⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136, pp.791-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.029942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399080v1</w:t>
+                <w:t xml:space="preserve">inserm-00359629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermuscular tendons are essential for the development of vertebrate stomach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Notarnicola</w:t>
+                <w:t xml:space="preserve">Characterization of new mutations in the 5'-flanking region of the familial Mediterranean fever gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Notarnicola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boizet-Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Santa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Osta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
+                <w:t xml:space="preserve">D. Cattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 136, pp.791-801. </w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.273-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.029942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/gene.2009.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00359629v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic expression patterns of RhoV / Chp and RhoU / Wrch during chicken embryonic development</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 237 (4), pp.1165-1171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Notarnicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal de Santa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bibeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Notarnicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,51 +2492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient expression of SOX9 protein during follicular development in the adult mouse ovary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Notarnicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan da Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05188-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380227v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Orth-Alampour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhargava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Jankowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00899-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501576v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Muyor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Duranton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21287-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.06.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sagnol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Hapkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Skarda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2012.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gu&#233;mar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Notarnicola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Osta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2009.8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00359629v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.029942" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267387v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Hugon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003854" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2007.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0PGZ7BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Malki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2006.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1M3KB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Abdellaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#233;s Gouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Notarnicola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bourret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.70079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan da Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Miro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van Goethem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hugon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05188-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474956v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C Meli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222312985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380227v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Orth-Alampour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Bhargava" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Jankowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-021-00899-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501576v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Muyor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Duranton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21287-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina El Hadad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Khatib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2445-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pauly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scheuermann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.06.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sagnol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Hapkova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Skarda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Thys" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2012.12.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02542417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2012.05.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Gu&#233;mar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02539993v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Laoudj-Chenivesse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Serratrice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00942.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00359629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.029942" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Notarnicola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Osta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cattan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2009.8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267387v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21507" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00344885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Hugon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003854" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bibeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2007.04.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0PGZ7BD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Malki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2006.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1M3KB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>