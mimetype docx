--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1123,51 +1123,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de l'environnement micromécanique des cellules souches mésenchymateuses dans un bioréacteur d'ingénierie tissulaire osseuse</w:t>
+                <w:t xml:space="preserve">Caractérisation et optimisation de l'environnement mécanique tridimensionnel des cellules souches au sein des bioréacteurs d'ingénierie tissulaire osseuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Bensidhoum</w:t>
@@ -1202,608 +1202,608 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517274v1</w:t>
+                <w:t xml:space="preserve">hal-03444827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et optimisation de l'environnement mécanique tridimensionnel des cellules souches au sein des bioréacteurs d'ingénierie tissulaire osseuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Becquart</w:t>
+                <w:t xml:space="preserve">Évaluation de la qualité du grenaillage ultrasonore à l'aide d'une analyse combinée DEM-FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444827v1</w:t>
+                <w:t xml:space="preserve">hal-01514281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la qualité du grenaillage ultrasonore à l'aide d'une analyse combinée DEM-FEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gilles</w:t>
+                <w:t xml:space="preserve">Etude numérique de l'environnement micromécanique des cellules souches mésenchymateuses dans un bioréacteur d'ingénierie tissulaire osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Bensidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514281v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+                <w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Combe</w:t>
+                <w:t xml:space="preserve">Sébastien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842754v1</w:t>
+                <w:t xml:space="preserve">hal-01996657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : partie 2 - analyse de la densité dans le volume et en surface des comprimés par micro-tomographie aux rayons X et micro-indentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berot</w:t>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Hoc</w:t>
+                <w:t xml:space="preserve">Krzysztof Szarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996657v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation induite par le procédé industriel lors de la fabrication de comprimé : Étude de la transition polymorphique d'un principe actif modèle (caféine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1923,51 +1923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zarwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
@@ -1996,103 +1996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of density distribution in formulated tablets using X-ray micro-computed tomography and micro-indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International conference on Pharmacy and Applied Physical Chemistry PhandTA12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Graz, Austria</w:t>
@@ -2398,51 +2398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auregan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2021.10.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartherine Bosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Auregan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Begue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pragn&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Auregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linglart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensidhoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.10.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759660v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00010912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarwel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082663v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auregan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensidhoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2021.10.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cartherine Bosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Auregan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Bensidhoum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Begue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2021.103116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pragn&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Auregan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bosser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Linglart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bensidhoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.10.033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01273157v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Briancon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.078" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759660v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bohatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00010912" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517274v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heydoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deligny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zarwel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hertz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>