--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Believe or Not to Believe in Conspiracy Claims? That Is a Question for Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976261417245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B7EC058"/>
+    <w:nsid w:val="A1B83D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05558428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976261417245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>