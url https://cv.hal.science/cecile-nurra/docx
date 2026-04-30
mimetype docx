--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Believe or Not to Believe in Conspiracy Claims? That Is a Question for Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976261417245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Believe or Not to Believe in Conspiracy Claims? That Is a Question for Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976261417245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1B83D19"/>
+    <w:nsid w:val="4790C80C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05558428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976261417245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05558428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976261417245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>