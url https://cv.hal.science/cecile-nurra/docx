--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Believe or Not to Believe in Conspiracy Claims? That Is a Question for Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976261417245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Nurra </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences à l'Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6830-8851</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De manière générale, je m'intéresse à la manière dont des changements dans le contexte social, les perceptions de soi présentes ou futures influencent le comportement présent, notamment dans le contexte scolaire. L'étude de ces processus d'auto-régulation et de perception du contexte m'amène à également à développer des recherches dans des domaines plus appliqués tels que le décrochage scolaire, l'évaluation des élèves et les fausses croyances. Plus précisément trois grands domaines se dessinent : (1) le soi, (2) les croyances et (3) un domaine plus appliqué portant sur les pratiques pédagogiques et le décrochage scolaire. Je conduis ces travaux principalement dans le champs de la psychologie sociale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Page internet : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.larac.fr/larac-members/nurra-cecile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Page google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Believe or Not to Believe in Conspiracy Claims? That Is a Question for Signal Detection Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Aubert-Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09567976261417245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know That I Don’t Know Everything”: Validation of the General Intellectual Humility Scale in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivane Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Tagand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collabra: Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/collabra.125126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la formation en psychologie dispensée aux futurs enseignants dans les INSPE en 2022 ? Les résultats d'une enquête préliminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Gentaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Point de vue, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosamaria Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social comparison in the classroom: Priming approach/avoidance changes the impact of social comparison on self‐evaluation and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92 (2), pp.594-609. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437199v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Math approach training changes implicit identification with math: A close preregistered replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Batailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trouilloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92, pp.104059. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2020.104059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343257v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatized beliefs: Conspiracy theories, anticipated negative evaluation of the self, and fear of social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Berjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (7), pp.939-954. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejsp.2498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From future self to current action: An identity-based motivation perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Oyserman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.343 - 364. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15298868.2017.1375003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I Know Things They Don’t Know!”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen M Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.160-173. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1864-9335/a000306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Belief in Conspiracy Theories: Validation of a French and English Single-Item Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lantian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/irsp.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dynamique de la motivation des élèves en début de scolarité obligatoire en fonction de la nature de leurs interactions avec l’enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.29-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/hal-01306393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving forward is not only a metaphor: Approach and Avoidance Lead to Self-Evaluative Assimilation and Contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Fayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Alexopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Palluel-Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (1), pp.241. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2010.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of significant others’ actual appraisals on children’s self-perceptions: What about Cooley’s assumption for children?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.247 - 262. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03173015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence normative, menace intergroupe et adaptabilité perçue des immigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gabarrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 491 (5), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.491.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Joët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pansu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01907838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soi et connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Laurent Bègue. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.76-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soi et la connaissance de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans L. Bègue &amp; O. Desrichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Sociale. La nature sociale de l’être humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.101-127, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4790C80C"/>
+    <w:nsid w:val="A8514C89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05558428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976261417245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-nurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6830-8851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larac.fr/larac-members/nurra-cecile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=CTcQDJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05558428v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Tagand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976261417245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Nuel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dujols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Webster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.125126" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gentaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rougier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2020.104059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berjot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2498" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Oyserman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2017.1375003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884028v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Douglas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/hal-01306393" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fayant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Alexopoulos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2010.07.013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6FK1SXCB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897678v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gabarrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.491.0407" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783859v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Martinot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>