--- v0 (2026-03-06)
+++ v1 (2026-05-09)
@@ -66,540 +66,761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forgotten fat: A systematic review of mandibular adipose content</w:t>
+                <w:t xml:space="preserve">Changes in local lipids are correlated with bone microarchitecture alterations during aging and ovariectomy-induced osteoporosis in rat femur: focus on the Δ9-desaturase 18:1/18:0 index and arachidonic acid level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bedez</w:t>
+                <w:t xml:space="preserve">Jérôme Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olejnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandrine During</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Olejnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117636⟩</w:t>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25 (1), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12944-026-02858-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288697v1</w:t>
+                <w:t xml:space="preserve">hal-05610320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Follow-up After Ovariectomy Reveals Correlations Between Bone Marrow Adiposity and Trabecular Bone Quality in the Proximal Metaphysis of Tibiae in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The forgotten fat: A systematic review of mandibular adipose content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine During</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olejnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcified Tissue International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00223-024-01298-x⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.117636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724978v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short‐term high‐dose zoledronic acid enhances crystallinity in mandibular alveolar bone in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penel</w:t>
+                <w:t xml:space="preserve">The forgotten fat: A systematic review of mandibular adipose content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olejnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eos.12702⟩</w:t>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 201, pp.117636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2025.117636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435730v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-Term Follow-up After Ovariectomy Reveals Correlations Between Bone Marrow Adiposity and Trabecular Bone Quality in the Proximal Metaphysis of Tibiae in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Béhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Cailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calcified Tissue International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00223-024-01298-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short‐term high‐dose zoledronic acid enhances crystallinity in mandibular alveolar bone in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Penel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Olejnik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Oral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (4), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eos.12702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doses effects of zoledronic acid on mineral apatite and collagen quality of newly-formed bone in the rat's calvaria defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Olejnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.32-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -609,279 +830,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Raman and Stimulated Raman spectroscopy for the analysis of adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougé-Labriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefine Tratwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International meeting on Bone Marrow Adiposity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BMAS, Sep 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandibular bone is protected against microarchitectural alterations and BMAT conversion in ovariectomized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerckhofs Greet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes JFBTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PMOI, ULCO, Jun 2019, Boulogne-sur-mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -891,543 +1112,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone diagenesis at early stage followed-up during 12 months by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Olejnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICCBMT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Oosterbeek, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité osseuse des os longs de souris invalidées pour PiT2 par microspectrométrie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Falgayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Olejnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème JFBTM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Boulogne sur mer (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of the bone marrow adipose tissue distribution in ovariectomized rats reveals a clustering of adipocytes at the tibiae trabecular bone surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchandise P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerckhofs G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penel G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, VALENCIA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of the bone marrow adipose tissue distribution in ovariectomized rats reveals a clustering of adipocytes at the tibiae trabecular bone surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchandise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerckhofs Greet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e ECTS congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Valencia (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1574,51 +1795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bedez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olejnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Cailliau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01298-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coutel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.05.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04578536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchandise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerckhofs Greet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vitale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olejnik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Frangi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Coutel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchandise P" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerckhofs G" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penel G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04578535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delattre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertheaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olejnik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine During" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12944-026-02858-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bedez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2025.117636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Falgayrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Cailliau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00223-024-01298-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435730v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coutel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eos.12702" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cortet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.05.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938951v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roug&#233;-Labriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lacaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04578536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchandise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerckhofs Greet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469205v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vitale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Delannoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olejnik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469219v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Frangi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vignes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Coutel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre J" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchandise P" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerckhofs G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penel G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04578535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>