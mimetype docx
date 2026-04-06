--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -93,1555 +93,1689 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
+                <w:t xml:space="preserve">Three-dimensional crack reconstruction from Beam–Particle Model for CFD-based leakage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Védrine</w:t>
+                <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Tailhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rastiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 448, pp.114718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.114718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005942v1</w:t>
+                <w:t xml:space="preserve">hal-05578132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Calibration of non-local damage models from full-field measurements: Application to discrete element fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.105611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2025.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245338v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh generation of complex three‐dimensional geometries for beam‐particle modeling of fracture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Anisotropic damage state modeling based on harmonic decomposition and discrete simulation of fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123 (18), pp.4323-4344. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.109669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.7011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967423v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On structural finite element modeling strategies and their influence on the optimization of final constructability of reinforced concrete structures</w:t>
+                <w:t xml:space="preserve">Mesh generation of complex three‐dimensional geometries for beam‐particle modeling of fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
+                <w:t xml:space="preserve">Aya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bottoni</w:t>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Voldoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111541⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (18), pp.4323-4344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.7011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420820v1</w:t>
+                <w:t xml:space="preserve">hal-03967423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On structural finite element modeling strategies and their influence on the optimization of final constructability of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kolev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaja Razafimbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 385, pp.111541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2021.111541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004855v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous crack growth and toughening mechanisms in concrete: A numerical study based on the beam-particle approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Continuous anisotropic damage as a twin modelling of discrete bi-dimensional fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.11.050⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89, pp.104285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2021.104285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488358v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Discontinuous crack growth and toughening mechanisms in concrete: A numerical study based on the beam-particle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 207, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2018.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384638v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanics based strain gradient damage model: formulation and solution for the torsion of a cylindrical bar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dumontet</w:t>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondo</w:t>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223772v1</w:t>
+                <w:t xml:space="preserve">hal-03384638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">A micro-mechanics based strain gradient damage model: formulation and solution for the torsion of a cylindrical bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297333v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of three-dimensional crack patterns in deep reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.040⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01516566v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Modelling of three-dimensional crack patterns in deep reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516564v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global/local analysis for the study of fine cracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2155⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01516561v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-intrusive global/local analysis for the study of fine cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.973 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of progressive failure in a notched laminate including shear nonlinearity and fiber failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. van Der Meer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Sluys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (4), pp.692 - 700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1651,3043 +1785,3043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak coupling between a discrete element mechanics model and a numerical fluid mechanics model for the assessment of air leaks in cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">, ECCOMAS (European Community on Computational Methods in Applied Sciences), Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the development of a three-step coupled modeling for the assessment of air leakage ratio through cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française du génie civile, May 2023, Gif-sur-Yvettes, France. pp.234-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04232744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346952v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Asselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Desmettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simon- Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de la Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL ANALYSIS OF FASTENERS USED IN CIVIL ENGINEERING STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fib Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fib, Nov 2020, Shanghai (online), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Banci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436674v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229225v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436655v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-Particle modeling of discontinuous crack growth in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153200v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of quasi-brittle materials cracking using a lattice discrete element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliass Zafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete CARPIUC Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRAMCOS 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics-based non-local damage model with gradient of strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Damage Mechanics (ICDM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692538v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
+              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656143v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">3D Global/Local Analysis of Cracking of Reinforced Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">The third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692526v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Global/Local Analysis of Cracking of Reinforced Concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692552v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a global/local analysis to study size effect in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FRAMCOS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical applications of a combined finite/discrete element method to estimate crack openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4697,114 +4831,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à rupture des structures : description à deux échelles des mécanismes locaux appliquée aux matériaux fragiles renforcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. École normale supérieure de Cachan - ENS Cachan, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DENS0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01081003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4951,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>