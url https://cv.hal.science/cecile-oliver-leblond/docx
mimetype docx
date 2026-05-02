--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -945,421 +945,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micro-mechanics based strain gradient damage model: formulation and solution for the torsion of a cylindrical bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">H. Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">D. Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384638v1</w:t>
+                <w:t xml:space="preserve">hal-01223772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-mechanics based strain gradient damage model: formulation and solution for the torsion of a cylindrical bar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dumontet</w:t>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kondo</w:t>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56, pp.19-30. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223772v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vassaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297333v1</w:t>
+                <w:t xml:space="preserve">hal-03384638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of three-dimensional crack patterns in deep reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.176 - 186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,160 +1901,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the development of a three-step coupled modeling for the assessment of air leakage ratio through cracked reinforced concrete walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04232744v1</w:t>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2083,152 +2061,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Toward the development of a three-step coupled modeling for the assessment of air leakage ratio through cracked reinforced concrete walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française du génie civile, May 2023, Gif-sur-Yvettes, France. pp.234-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.1.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04232744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
               </w:r>
@@ -2773,696 +2773,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436674v1</w:t>
+                <w:t xml:space="preserve">hal-03229225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229225v1</w:t>
+                <w:t xml:space="preserve">hal-02436674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam-Particle modeling of discontinuous crack growth in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153200v1</w:t>
+                <w:t xml:space="preserve">hal-01850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Particle modeling of discontinuous crack growth in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">SynerCrete'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850068v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Soleilhet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911450v1</w:t>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of quasi-brittle materials cracking using a lattice discrete element approach</w:t>
               </w:r>
@@ -3537,511 +3537,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
+                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete CARPIUC Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692493v1</w:t>
+                <w:t xml:space="preserve">hal-01692498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete CARPIUC Benchmark</w:t>
+                <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692498v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vassaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Richard</w:t>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRAMCOS 9</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441937v1</w:t>
+                <w:t xml:space="preserve">hal-03452509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452509v1</w:t>
+                <w:t xml:space="preserve">hal-01692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+                <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">FRAMCOS 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692503v1</w:t>
+                <w:t xml:space="preserve">hal-02441937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics-based non-local damage model with gradient of strain</w:t>
               </w:r>
@@ -4116,355 +4116,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
+              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656143v1</w:t>
+                <w:t xml:space="preserve">hal-01692538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692538v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692530v1</w:t>
+                <w:t xml:space="preserve">hal-01692526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Global/Local Analysis of Cracking of Reinforced Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,299 +4496,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
+                <w:t xml:space="preserve">Application of a global/local analysis to study size effect in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FRAMCOS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692526v1</w:t>
+                <w:t xml:space="preserve">hal-01692557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a global/local analysis to study size effect in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FRAMCOS8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692557v1</w:t>
+                <w:t xml:space="preserve">hal-01692530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical applications of a combined finite/discrete element method to estimate crack openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5085,51 +5085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>