--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1166,616 +1166,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of three-dimensional crack patterns in deep reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Richard</w:t>
+                <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384638v1</w:t>
+                <w:t xml:space="preserve">hal-01516566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of three-dimensional crack patterns in deep reinforced concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (7), pp.724-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01516566v1</w:t>
+                <w:t xml:space="preserve">hal-01516564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking analysis of reinforced concrete structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-intrusive global/local analysis for the study of fine cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.881756⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (8), pp.973 - 992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516564v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive global/local analysis for the study of fine cracking</w:t>
-[...82 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational analysis of progressive failure in a notched laminate including shear nonlinearity and fiber failure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">F.P. van Der Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Sluys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (4), pp.692 - 700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1785,51 +1668,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak coupling between a discrete element mechanics model and a numerical fluid mechanics model for the assessment of air leaks in cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1871,263 +1754,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS (European Community on Computational Methods in Applied Sciences), Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
+                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346936v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anisotropic damage using a reconstruction by rational covariants of the elasticity tensor obtained by Discrete Element tests</w:t>
+                <w:t xml:space="preserve">Anisotropic Damage Model Based on a Decomposition of the Elasticity Tensor in Terms of Covariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Damage Mechanics (ICDM4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Baton-Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346952v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the development of a three-step coupled modeling for the assessment of air leakage ratio through cracked reinforced concrete walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2159,312 +2042,312 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFGC 2023 - Congrès Français du Génie Civil : Ville du futur et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française du génie civile, May 2023, Gif-sur-Yvettes, France. pp.234-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04232744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de la Mécanique 2022</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946608v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bi-dimensional discrete model to anisotropic damage model: a feasibility study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation du coefficient de diffusion des chlorures dans le béton armé sous chargement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Desmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simon- Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de la Mécanique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892314v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum modelling of crack induced anisotropy in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2493,73 +2376,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM-ECCOMAS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL ANALYSIS OF FASTENERS USED IN CIVIL ENGINEERING STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2618,881 +2501,881 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fib Symposium 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fib, Nov 2020, Shanghai (online), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436655v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION EXPLICITE DE LA FISSURATION INDUITE PAR LE RETRAIT DE SÉCHAGE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e édition Journées Scientifiques du Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229225v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale et modélisation numérique des jonctions voile-plancher dans les structures en béton armé sous séisme</w:t>
+                <w:t xml:space="preserve">Experimental characterisation and numerical modeling of wall)slab junctions in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Banci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Herve-Secourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Colloque National AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436674v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-Particle modeling of discontinuous crack growth in concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hervé-Secourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850068v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the impact of shrinkage on concrete strength with the beam-particle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Soleilhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+                <w:t xml:space="preserve">Beam-Particle modeling of discontinuous crack growth in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a model for wall-slab junctions in nuclear reinforced concrete structures: first steps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Innovation in Nuclear Civil Engineering, TINCE'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153200v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of quasi-brittle materials cracking using a lattice discrete element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliass Zafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,449 +3390,449 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete CARPIUC Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit modelling of cracking induced by drying shrinkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3991,837 +3874,837 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRAMCOS 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics-based non-local damage model with gradient of strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Damage Mechanics (ICDM2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692538v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local model and global-local cracking analysis for the study of size effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse Globale/Locale pour la Description Discrète de la Fissuration du Béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modeling of Concrete Structures (EURO-C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, St. Anton Am Arlberg, Austria</w:t>
+              <w:t xml:space="preserve">32ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656143v1</w:t>
+                <w:t xml:space="preserve">hal-01692538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
+                <w:t xml:space="preserve">3D Global/Local Analysis of Cracking of Reinforced Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">The third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692526v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Global/Local Analysis of Cracking of Reinforced Concrete</w:t>
+                <w:t xml:space="preserve">Méthode Globale/Locale : Fissuration des Structures en Béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692552v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a global/local analysis to study size effect in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Fracture Mechanics of Concrete and Concrete Structures (FRAMCOS8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux nonlocaux continus et réanalyse locale discrète pour l'étude de l'effet d'échelle du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ejona Kishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème rencontres universitaires de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical applications of a combined finite/discrete element method to estimate crack openings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4831,114 +4714,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à rupture des structures : description à deux échelles des mécanismes locaux appliquée aux matériaux fragiles renforcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux et structures en mécanique [physics.class-ph]. École normale supérieure de Cachan - ENS Cachan, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DENS0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01081003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5085,51 +4968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05578132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Najjar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tailhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rastiello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114718" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005942v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis V&#233;drine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.105611" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Rima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herv&#233;-Secourgeon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bottoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Voldoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaja Razafimbelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111541" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004855v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver-Leblond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104285" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2018.11.050" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223772v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumontet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.10.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516566v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaplace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L8K8XM2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.881756" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6D5W3J6N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. van Der Meer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Sluys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6QVP8Z8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04232744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.24" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Asselin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Charron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Desmettre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simon- Boursier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436655v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Banci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliass Zafati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soleilhet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dumontet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejona Kishta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692546v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01081003v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DENS0057" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>