--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -6157,51 +6157,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs on proof in mathematics: a survey of future elementary school teachers in Switzerland</w:t>
+                <w:t xml:space="preserve">Towards beliefs on proof in mathematics: a survey of future elementary school teachers in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Da Ronch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl Mili</w:t>
@@ -6221,51 +6221,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379849v1</w:t>
+                <w:t xml:space="preserve">hal-05379849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and learning proof in mathematics at university: new perspectives in education with proof assistants?</w:t>
               </w:r>
@@ -7367,51 +7367,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4F8DA5"/>
+    <w:nsid w:val="D9C4CDD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7598,51 +7598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-ouvrier-buffet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9144-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076536645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/france-2030-11-nouveaux-laureats-de-l-appel-manifestation-d-interet-innovation-dans-la-forme-378485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138255v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01400-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Magalh&#227;es de Freitas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p177-192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-010-9272-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8WPGRFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-9011-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4DS669Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabert.com/editions-fabert/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_51" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780387096025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sisco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lockwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287152_0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677347v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Gardan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lallement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Bartolini Bussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvald Erfjord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Levenson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518907v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379849v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Da Ronch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793651v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008197v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987587v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-ouvrier-buffet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9144-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076536645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/france-2030-11-nouveaux-laureats-de-l-appel-manifestation-d-interet-innovation-dans-la-forme-378485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138255v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01400-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Magalh&#227;es de Freitas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p177-192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-010-9272-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8WPGRFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-9011-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4DS669Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabert.com/editions-fabert/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_51" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780387096025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sisco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lockwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287152_0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677347v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Gardan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lallement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Bartolini Bussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvald Erfjord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Levenson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518907v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379849v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Da Ronch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793651v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008197v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987587v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>