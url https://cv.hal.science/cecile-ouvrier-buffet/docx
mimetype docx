--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -470,213 +470,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un entretien avec Michèle Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Cori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le concept de limite de fonction - Une méthodologie pour comparer les processus des étudiants en France et au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Monteiro da Silva Burigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Magalhães de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.9-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/adsc.895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356673v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03452822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring MLD in mathematics education: Ten years of research</w:t>
               </w:r>
@@ -809,51 +809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percursos de estudantes ao lidarem com a introdução do conceito de limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Maria Monteiro da Silva Burigato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Magalhães de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1136,165 +1136,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les conceptions d'élèves, d'enseignants, de mathématiciens contemporains sur la définition ? Qu'en est-il de l'activité de définition ? Vers un modèle de l'activité de définition en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.5-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modéliser l'activité de définition : vers de nouvelles perspectives en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (3), pp.313-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02108647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical experience involving defining processes: in-action definitions and zero-definitions</w:t>
               </w:r>
@@ -1820,177 +1820,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approches plurielles en didactique des mathématiques. Apprendre à faire des mathématiques du primaire au supérieur : quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire des mathématiques du primaire au supérieur - Quoi de neuf ? Approches plurielles en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Perrin-Glorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREM de Paris 7, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356702v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02280004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des définitions pour quoi faire ?</w:t>
               </w:r>
@@ -3142,510 +3142,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels outils pour analyser l’activité de preuve en mathématiques à l’école primaire ? Propositions à partir d’une situation de recherche en CM1/CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire de didactique des mathématiques 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, 2018, Paris, France. pp.391-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une épistémologie commune pour l’étude didactique des démarches d’enquête et d’investigation en mathématiques et en physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque EMF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1132-1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des mathématiques dans la formation des ingénieurs : rôle et place de la preuve ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDM, 2017, Paris, France. pp.679-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis tools of dyscalculia – contribution of didactics of mathematics to numerical cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Peteers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resources for teaching graph theory for engineers – issue of connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresia Tabchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Third International Conference on Mathematics Textbook Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paderborn, Germany. pp.323-328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrete mathematics at university level. Interfacing mathematics, computer science and arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INDRUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INDRUM Network, University of Agder, Apr 2018, Kristiansand, Norway. pp.255-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants et leurs choix pour la construction d’un nouveau concept : l’introduction du concept de limite de fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Maria Monteiro da Silva Burigato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Magalhães de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du séminaire de didactique des mathématiques 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ARDM, 2018, Paris, France. pp.391-408</w:t>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Peteers</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical learning disabilities: a challenge for mathematics education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Robotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the International Group for the Psychology of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Umea, France. pp.207-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Theresia Tabchi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du groupe de travail 10 – Analyse des démarches d’enquête et d’investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Burgermeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3660,424 +3958,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque EMF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Genevilliers, France. pp.1079-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A characterization of research situations for the classroom – A case study at elementary school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the International Group for the Psychology of Mathematics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Umea, France. pp.207-208</w:t>
+              <w:t xml:space="preserve">, 2018, Umea, France. pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449864v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de schémas de genèses didactiques de définitions, le cas de la limite d'une suite.</w:t>
               </w:r>
@@ -4523,50 +4523,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles modalités de contrôle des connaissances dans la formation en mathématiques des professeurs d’école ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIème Colloque de la COPIRELEM (Commission Permanente des IREM pour l’Enseignement des Mathématiques à l’École Élémentaire).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Grande Motte, France. pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Appearance of Algorithms in Curricula a New Opportunity to Deal with the Proof?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4575,165 +4683,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184702v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03452869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An introduction to defining processes</w:t>
               </w:r>
@@ -4851,234 +4851,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Situations de recherche et construction de définitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives en didactique des mathématiques - Actes de la XIIIème École d’Été de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sainte Livrade, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situations-Recherche pour la Classe. Analogies et différences avec les Problèmes du Rallye Mathématique Transalpin. Apports pour une réflexion croisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RMT, entre pratique et recherche en didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Italie, Italie. pp.31-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Situations-Recherche pour la classe et pour la formation des enseignants du primaire et du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EMF&amp;AMQ 2006, L’enseignement des mathématiques face aux défis de l’école et des communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452871v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03452851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete mathematics: a mathematical field in itself but also a field of experiments - A case study: displacements on a regular grid</w:t>
               </w:r>
@@ -5403,303 +5403,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction de définitions/construction de concept : vers une situation fondamentale pour la construction de définition en mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du séminaire national de didactique des mathématiques 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction of mathematical definitions: an epistemological and didactical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th Conference of the International Group for the Psychology of Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bergen, Norway. pp.473-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Research” as a way of learning new concepts: the particular case of constructing definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Mathematical Education (ICME10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévolution et gestion de situations de construction de définitions en mathématiques. Conférence invitée au Symposium « Travail du professeur et dévolution dans les classes ordinaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AECSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452854v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03452853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils théoriques pour l’analyse de situations de construction de définitions</w:t>
               </w:r>
@@ -5817,165 +5817,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zum Begriff der Definition - Eine epistemologisch-didaktische Untersuchung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beiträge zum Mathematikunterricht 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Klagenfurt, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An activity for constructing a definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference of the International Group for the Psychology of Mathematics Education (PME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Norwich, United Kingdom. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452840v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03452842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de définition : étude épistémologique et didactique</w:t>
               </w:r>
@@ -6022,567 +6022,655 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A tool for identifying future primary school teachers' conceptions of proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Ronch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approaching concepts involved in different fields with discrete mathematics: a situation from ongoing mathematical research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793651v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude épistémologique de pratiques contemporaines de chercheurs : caractérisation et apports pour la recherche en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518907v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards beliefs on proof in mathematics: a survey of future elementary school teachers in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Da Ronch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Yvain-Prébiski</w:t>
+                <w:t xml:space="preserve">Ismaïl Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mickael Da Ronch</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379849v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching and learning proof in mathematics at university: new perspectives in education with proof assistants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring students' conceptions of proof in high-school and university A proposal for collaborations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008197v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mathematical background of proving processes in discrete optimization - Exemplification with Research Situations for the Classrooms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Teaching and learning proof in mathematics at university: new perspectives in education with proof assistants?</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring proof in elementary schools within Research-Situations for the Classroom -The case of polyominoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...260 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6592,100 +6680,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de définitions / construction de concept : vers une situation fondamentale pour la construction de définitions en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6695,91 +6783,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'activité de définition en mathématiques et de sa dialectique avec la preuve Étude épistémologique et enjeux didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. Université Paris-Diderot - Paris VII, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00964093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6789,51 +6877,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to assess the impact of proof assistants on undergraduate students' proofs? Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6849,51 +6937,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourteenth Congress of the European Society for Research in Mathematics Education (CERME14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Bozen-Bolzano, Italy. TWG01: Argumentation and Proof (27), 2025, TWG01: Argumentation and Proof</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6903,403 +6991,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire pour identifier les conceptions des étudiants sur la preuve en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer par l’activité de définition en mathématiques pour revenir sur les notions d’exemples, contre-exemples et non-exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation dans l'enseignement des mathématiques – mise en perspective critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bulf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cabassut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03452878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du monde réel au monde des mathématiques - Un parcours bibliographique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Parzysz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bulf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Denys</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chambris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId169"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7367,51 +7455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9C4CDD7"/>
+    <w:nsid w:val="37FCB7B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7598,51 +7686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-ouvrier-buffet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9144-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076536645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/france-2030-11-nouveaux-laureats-de-l-appel-manifestation-d-interet-innovation-dans-la-forme-378485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138255v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01400-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Magalh&#227;es de Freitas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.895" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p177-192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108647v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-010-9272-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8WPGRFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-9011-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4DS669Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabert.com/editions-fabert/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_51" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780387096025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sisco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lockwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287152_0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677347v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Gardan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lallement" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. No&#235;l" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Bartolini Bussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvald Erfjord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Levenson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452871v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451959v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452854v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518907v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379849v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Da Ronch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793651v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008197v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987587v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-ouvrier-buffet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9144-5555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076536645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appam.icube.unistra.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.gouv.fr/france-2030-11-nouveaux-laureats-de-l-appel-manifestation-d-interet-innovation-dans-la-forme-378485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138255v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-11533" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-022-01400-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356673v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Magalh&#227;es de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.895" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deruaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gregorio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmathb.2020.100807" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Monteiro da Silva Burigato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2019v21i5p177-192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.1932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02108647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-010-9272-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F8WPGRFR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893657v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-005-9011-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H4DS669Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356699v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vandebrouck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Perrin-Glorian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabert.com/editions-fabert/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouttier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fredenucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Marie Ren&#233;e Gandit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449810v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15789-0_51" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bosdeveix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9780387096025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sisco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lockwood" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambat Vijayakumar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Durcheva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Ren" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811287152_0039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677347v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449850v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Gardan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lallement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. No&#235;l" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Peteers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849537v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Meyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Robotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mansour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Burgermeister" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452847v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Bartolini Bussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingvald Erfjord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Levenson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Imbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451925v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452848v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452851v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452849v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452871v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451959v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Mili" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793651v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518907v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yvain-Pr&#233;biski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379849v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Da Ronch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838823v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008197v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499721v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987587v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cabassut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Denys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>