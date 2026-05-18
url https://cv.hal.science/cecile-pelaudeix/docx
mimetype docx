--- v0 (2026-03-26)
+++ v1 (2026-05-18)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Pelaudeix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the differentiated EU facing up to Chinese influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jozef Bátora; John Erik Fossum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differentiation and Dominance in Europe’s Poly-Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032270555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Conventions and Regional Cooperation: The Multifaceted Dynamics of Arctic Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Humrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalArctic – an introduction to the multifaceted dynamics of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.443-461, 2021, 978-3-030-81252-2. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81253-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lemann Kristiansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Chapter 17, 2019, 9780367727963. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Arctic Ocean: legitimacy strategies of the Inuit Circumpolar Council, the European Union and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, 2019, 9780367727963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of offshore hydrocarbon activities in the Arctic and energy policies: a comparative approach between Norway, Canada and Greenland/Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Pelaudeix; Ellen Margrethe Basse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Arctic offshore oil and gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.108-126, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated and participatory governance of the Arctic marine areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Pelaudeix; Ellen Margrethe Basse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Arctic offshore oil and gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.280-292, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU - Greenland relations and sustainable development in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Conde; Sara Iglesias Sánchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global challenges in the Arctic Region. Sovereignty, Environment and Geopolitical Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.306-322, 2016, 978-1-4724-6325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance Inuit : les projets politiques au défi du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Spillemaecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunavik. En Terre Inuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Dauphinois, pp.127-141, 2016, 978-2-35567-106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inuit governance in a changing environment: a scientific or a political project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelaudeix C., Faure A., Griffiths R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Holds The Arctic Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-83, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution de l'iconologie de Warburg à l'étude des arts lointains : art inuit et formes de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne; Anne-Christine Taylor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannibalismes disciplinaires : quand l'histoire de l'art et l'anthropologie se rencontrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Musée du Quai Branly, pp.193-206, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneity in Inuit Art Through the XXth and Early XXIst Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaynie Anderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing cultures, Conflict, Migration, Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University Publishing, pp.952-956, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'Arctique, identité nationale et enjeux circumpolaires du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure, Robert Griffths. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats. What Holds Canada Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-176, 2008, Questions contemporaines, 978-2-296-05930-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated regionalism and China’s global agenda : EU, ASEAN, Mercosur between resilience and strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Political science. Université Grenoble Alpes [2020-..], 2023. English. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALH022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing differentiation in the EU, ASEAN and Mercosur in relation to China’s influence: Introduction to the database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EU3D Report 12, ARENA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated regionalism and China’s global agenda: How do resilience and strategic autonomy fit in? EU, ASEAN, Mercosur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARENA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development in
-the Arctic region: impacts, implementation and governance, in Science plan, French Arctic Initiative, 2015-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS; INSU, CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’autonomie stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saurugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La politique européenne de la France sous la Présidence Macron : rupture ou continuité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation in the EU and Mercosur, and external dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saurugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance Inuit: un projet politique ou scientifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctique. Enjeux et équations géopolitiques au 21ème siècle - Arctic. Geopolitical Issues and Equations in 21st the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lemann Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Mitkidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367727963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Arctic Offshore Oil and Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Margrethe Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.194, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Inuit : Formes de l'Ame et Représentations de l'Etre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Pise, pp.245, 2007, 978-2-9527533-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of China and EU vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3895105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03323014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seabed Mining of Critical Metals, Strategic and Governance Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU and Canada Can Grow Arctic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://embassymag.ca/page/view/pelaudeix-09-28-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the Road China in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectivity and Security Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Along the Road, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openness, transparency and public participation in the governance of uranium mining in Greenland: a legal and political track record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is “Arctic governance”? A critical assessment of the diverse meanings of ‘Arctic governance’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The Yearbook of Polar Law, 6 (2014), pp.398-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s interests in the Arctic and the EU Arctic policy: towards a proactive EU foreign policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.128-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Arctic Offshore Oil & Gas Activities: Multilevel Governance & Legal Pluralism at Stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arctic Yearbook 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union Arctic Policy and National Interests of France and Germany: Internal and External Policy Coherence at Stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Northern Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inuit Governance and Contemporary Challenges: New Questions for Arctic governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, IV, pp.155-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU's New Arctic Communication: Towards Understanding of a Greater Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arctic Yearbook 2012, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance Inuit : un progetto politico o scientifico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cecile Pelaudeix </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec le Groenland, Trump veut un trophée territorial pour son héritage personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">With Greenland, Trump is seeking a territorial trophy for his personal legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of China and EU vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3895105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03323014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Seabed Mining of Critical Metals, Strategic and Governance Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU and Canada Can Grow Arctic Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, http://embassymag.ca/page/view/pelaudeix-09-28-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Groenland, le Danemark et l’UE au défi de l’ordre trumpien : la doctrine Monroe en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.6ymckem6n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre expansionnisme de Trump et post-colonialisme danois, quelle architecture de sécurité pour le Groenland ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.k9p4vvm9w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the differentiated EU facing up to Chinese influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jozef Bátora; John Erik Fossum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Differentiation and Dominance in Europe’s Poly-Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032270555</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Conventions and Regional Cooperation: The Multifaceted Dynamics of Arctic Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Humrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GlobalArctic – an introduction to the multifaceted dynamics of the Arctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.443-461, 2021, 978-3-030-81252-2. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81253-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03698872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lemann Kristiansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, Chapter 17, 2019, 9780367727963. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429437151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalism in the Arctic Ocean: legitimacy strategies of the Inuit Circumpolar Council, the European Union and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 4, 2019, 9780367727963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of offshore hydrocarbon activities in the Arctic and energy policies: a comparative approach between Norway, Canada and Greenland/Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Pelaudeix; Ellen Margrethe Basse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Arctic offshore oil and gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.108-126, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integrated and participatory governance of the Arctic marine areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Pelaudeix; Ellen Margrethe Basse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governance of Arctic offshore oil and gas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.280-292, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance Inuit : les projets politiques au défi du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chantal Spillemaecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nunavik. En Terre Inuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Dauphinois, pp.127-141, 2016, 978-2-35567-106-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU - Greenland relations and sustainable development in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Conde; Sara Iglesias Sánchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global challenges in the Arctic Region. Sovereignty, Environment and Geopolitical Balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.306-322, 2016, 978-1-4724-6325-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inuit governance in a changing environment: a scientific or a political project?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pelaudeix C., Faure A., Griffiths R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What Holds The Arctic Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.67-83, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution de l'iconologie de Warburg à l'étude des arts lointains : art inuit et formes de l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Dufrêne; Anne-Christine Taylor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cannibalismes disciplinaires : quand l'histoire de l'art et l'anthropologie se rencontrent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Musée du Quai Branly, pp.193-206, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporaneity in Inuit Art Through the XXth and Early XXIst Centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaynie Anderson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossing cultures, Conflict, Migration, Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Melbourne University Publishing, pp.952-956, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture de l'Arctique, identité nationale et enjeux circumpolaires du Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure, Robert Griffths. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société canadienne en débats. What Holds Canada Together?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-176, 2008, Questions contemporaines, 978-2-296-05930-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated regionalism and China’s global agenda : EU, ASEAN, Mercosur between resilience and strategic autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Political science. Université Grenoble Alpes [2020-..], 2023. English. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023GRALH022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04514469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing differentiation in the EU, ASEAN and Mercosur in relation to China’s influence: Introduction to the database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EU3D Report 12, ARENA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated regionalism and China’s global agenda: How do resilience and strategic autonomy fit in? EU, ASEAN, Mercosur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARENA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development in
+the Arctic region: impacts, implementation and governance, in Science plan, French Arctic Initiative, 2015-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS; INSU, CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’autonomie stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saurugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La politique européenne de la France sous la Présidence Macron : rupture ou continuité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation in the EU and Mercosur, and external dominance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saurugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Terpan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference of the Europeanists : Europe’s Past, Present, and Future: Utopias and Dystopias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council for European Studies, Jun 2021, En distanciel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04834698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance Inuit: un projet politique ou scientifique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctique. Enjeux et équations géopolitiques au 21ème siècle - Arctic. Geopolitical Issues and Equations in 21st the Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnationalisation tendencies and law: legitimacy in question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Lemann Kristiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateřina Mitkidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Munkholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367727963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Arctic Offshore Oil and Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Margrethe Basse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2017, Global Governance, 9781472471505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What holds the Arctic together?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Griffiths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.194, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00735598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Inuit : Formes de l'Ame et Représentations de l'Etre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Pise, pp.245, 2007, 978-2-9527533-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the Road China in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connectivity and Security Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Along the Road, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Openness, transparency and public participation in the governance of uranium mining in Greenland: a legal and political track record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (6), pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is “Arctic governance”? A critical assessment of the diverse meanings of ‘Arctic governance’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, The Yearbook of Polar Law, 6 (2014), pp.398-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of Arctic Offshore Oil & Gas Activities: Multilevel Governance & Legal Pluralism at Stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arctic Yearbook 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01217805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China’s interests in the Arctic and the EU Arctic policy: towards a proactive EU foreign policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.128-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Union Arctic Policy and National Interests of France and Germany: Internal and External Policy Coherence at Stake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Northern Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inuit Governance and Contemporary Challenges: New Questions for Arctic governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Yearbook of Polar Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, IV, pp.155-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU's New Arctic Communication: Towards Understanding of a Greater Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Yearbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Arctic Yearbook 2012, pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00801670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance Inuit : un progetto politico o scientifico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Pelaudeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Polo : rivista trimestrale : periodico di informazione studi e ricerche sulle regioni Artiche et Antartiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698872v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Humrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81253-9_23" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Munkholm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lemann Kristiansen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transnationalisation-and-Legal-Actors-Legitimacy-in-Question/Kristiansen-Mitkidis-Munkholm-Neumann-Pelaudeix/p/book/9780367727963" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681407v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04514469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALH022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Mitkidis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Margrethe Basse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3895105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217805v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rodon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Pelaudeix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580476v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3895105" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pelaudeix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6ymckem6n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.k9p4vvm9w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Humrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81253-9_23" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974490v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Munkholm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Lemann Kristiansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429437151" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Transnationalisation-and-Legal-Actors-Legitimacy-in-Question/Kristiansen-Mitkidis-Munkholm-Neumann-Pelaudeix/p/book/9780367727963" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752272v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04514469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALH022" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834698v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Terpan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Mitkidis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Neumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974332v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Margrethe Basse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Griffiths" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132866v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rodon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>