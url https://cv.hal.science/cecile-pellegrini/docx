--- v0 (2026-03-18)
+++ v1 (2026-05-19)
@@ -1159,96 +1159,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport du colloque « Marge d’appréciation du juge national dans le cadre du renvoi préjudiciel, dialogue des juges et balance des intérêts »</w:t>
+                <w:t xml:space="preserve">« Compétence internationale du juge des ordres français en cas de procédure collective étrangère », p. 451-453 in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Private Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol. 22, Issue 4, p. 559-576</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961662v1</w:t>
+                <w:t xml:space="preserve">hal-02961653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’office du juge dans la recherche de la loi applicable à une convention de comptes bancaires multiples. Note sous Cass. Com. 18 juin 2013, n° 11-27.132</w:t>
               </w:r>
@@ -1297,96 +1297,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Compétence internationale du juge des ordres français en cas de procédure collective étrangère », p. 451-453 in Chronique Jurisprudence judiciaire française intéressant le droit de l’Union, année 2013 / dir. Jean-Sylvestre Bergé</w:t>
+                <w:t xml:space="preserve">Rapport du colloque « Marge d’appréciation du juge national dans le cadre du renvoi préjudiciel, dialogue des juges et balance des intérêts »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014/2</w:t>
+              <w:t xml:space="preserve">European Review of Private Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 22, Issue 4, p. 559-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961653v1</w:t>
+                <w:t xml:space="preserve">hal-02961662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Brevetabilité des produits pharmaceutiques et compétence exclusive de l’Union européenne dans le cadre des accords ADPIC de l’OMC. Note sous CJUE, 18 juillet 2013, Daiichi Sankyo Co. Ltd, Sanofi-Aventis Deutschland GmbH c/ DEMO Anonymos Viomichaniki kai Emporiki Etairia Farmakon, aff. C-414/11 », in Chronique Droit européen du marché intérieur / dir. Éric Carpano</w:t>
               </w:r>
@@ -1711,51 +1711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ho-Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pellegrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05322819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035324866.00033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04053761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Reydellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dalmazir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ho-Dac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pellegrini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Long" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300691v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05496139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05322819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035324866.00033" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04053761v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Clavi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Reydellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02960010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dalmazir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Panet-Marre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05249018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03185273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961653v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961655v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02961662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02965223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03516380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>