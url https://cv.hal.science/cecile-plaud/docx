--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -671,196 +671,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de formation au numérique en primaire : usages des rôles modèles et redistribution des rôles.</w:t>
+                <w:t xml:space="preserve">Bereavement meanings and the conditions for successful social support service encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/es.045.0079⟩</w:t>
+              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JSM-03-2020-0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182333v1</w:t>
+                <w:t xml:space="preserve">hal-03283963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bereavement meanings and the conditions for successful social support service encounters</w:t>
+                <w:t xml:space="preserve">Dispositifs de formation au numérique en primaire : usages des rôles modèles et redistribution des rôles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JSM-03-2020-0096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/es.045.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283963v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation alimentaire biologique comme fait social total. Une analyse ethnomarketing des clients Biocoop</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l’art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,467 +1955,454 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B SEA, une plateforme pluridisciplinaire de formation à la transition éco-énergetique des industries de la mer</w:t>
+                <w:t xml:space="preserve">Plurielle et singulière, les masculinités de l'ingénierie au prisme de la socio-anthropologie du genre ou comment l'ingénierie est incompatible avec l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mers &amp; Océan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique de Paris, Jan 2026, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Journée d'études EPSI Ingénierie et masculinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPSI, Mar 2026, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458620v1</w:t>
+                <w:t xml:space="preserve">hal-05569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations systémiques et coopération. Coopérer pour (se) former, (se) professionnaliser, (s’) engager au service de transformations socio-écologiques dans le maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B SEA, une plateforme pluridisciplinaire de formation à la transition éco-énergetique des industries de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations systémiques et coopération</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Mers &amp; Océan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique de Paris, Jan 2026, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04950542v1</w:t>
+                <w:t xml:space="preserve">hal-05458620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour dégenrer le numérique, cassons les codes !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformations systémiques et coopération. Coopérer pour (se) former, (se) professionnaliser, (s’) engager au service de transformations socio-écologiques dans le maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egalité et sciences : la place des femmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transformations systémiques et coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet HOLI-D Blue - Isbkue; ENSTA Bretagne, Jun 2024, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vkm6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020131v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04950542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
+                <w:t xml:space="preserve">Pour dégenrer le numérique, cassons les codes !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Egalité et sciences : la place des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292227v1</w:t>
+                <w:t xml:space="preserve">hal-04020131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’étudiant.es en médecine intensive réanimation : motivations et représentations pour la spécialité</w:t>
+                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Aubron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les coulisses de l'activité opératoire. Regards croisés sur les transformations de la chirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FoAP; Institut Mines-Télécom; Chaire Innovation W.INN CHRU Brest; Chaire Innovation BOPA, Nov 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322062v1</w:t>
+                <w:t xml:space="preserve">hal-04292227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche évaluative de parcours doctoraux intégrés à un projet de recherche international</w:t>
               </w:r>
@@ -2477,178 +2464,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filles qui, l codent l créent et équilibre : des dispositifs pour valoriser le numérique et les sciences au féminin du primaire au lycée</w:t>
+                <w:t xml:space="preserve">Parcours d’étudiant.es en médecine intensive réanimation : motivations et représentations pour la spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Recherche et Education #07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région académique de Bretagne, May 2023, Morlaix, France</w:t>
+              <w:t xml:space="preserve">Les coulisses de l'activité opératoire. Regards croisés sur les transformations de la chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoAP; Institut Mines-Télécom; Chaire Innovation W.INN CHRU Brest; Chaire Innovation BOPA, Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123239v1</w:t>
+                <w:t xml:space="preserve">hal-04322062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de formation au numérique qui vient questionner l'identité professionnelle enseignante</w:t>
+                <w:t xml:space="preserve">Les filles qui, l codent l créent et équilibre : des dispositifs pour valoriser le numérique et les sciences au féminin du primaire au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Forum Recherche et Education #07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région académique de Bretagne, May 2023, Morlaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810236v1</w:t>
+                <w:t xml:space="preserve">hal-04123239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité. 25% de filles en Numérique et sciences informatiques : une construction sociale ?</w:t>
               </w:r>
@@ -2697,1015 +2697,963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre féminin et ingénierie, une équation impossible à résoudre? Un éclairage sous l'angle des tabous</w:t>
+                <w:t xml:space="preserve">Un dispositif de formation au numérique qui vient questionner l'identité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Tabous" d'ingénieur.es. Interroger les "tabous" dans les activités et formations d'ingénieur.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingénium, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020142v1</w:t>
+                <w:t xml:space="preserve">hal-03810236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
+                <w:t xml:space="preserve">Genre féminin et ingénierie, une équation impossible à résoudre? Un éclairage sous l'angle des tabous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">"Tabous" d'ingénieur.es. Interroger les "tabous" dans les activités et formations d'ingénieur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingénium, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810228v1</w:t>
+                <w:t xml:space="preserve">hal-04020142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
+              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649792v1</w:t>
+                <w:t xml:space="preserve">hal-03810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filles qui et L codent L créent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes &amp; Numérique : ensemble cassons les codes!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Femmes &amp; Sciences, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020149v1</w:t>
+                <w:t xml:space="preserve">hal-03649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires scientifiques pour la classe : un dispositif transformateur pour les actrices</w:t>
+                <w:t xml:space="preserve">Les filles qui et L codent L créent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Femmes &amp; Numérique : ensemble cassons les codes!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Femmes &amp; Sciences, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025377v1</w:t>
+                <w:t xml:space="preserve">hal-04020149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bombaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Daher Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465948v1</w:t>
+                <w:t xml:space="preserve">halshs-04040987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Gender equality in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080639v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender equality in higher education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020158v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenaires scientifiques pour la classe : un dispositif transformateur pour les actrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04040987v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérité et (trans-)formations : les autres dans les processus d’appropriations</w:t>
+                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales "; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029302v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filles qui… et L Codent L Créent : constituer un bien commun de médiation en informatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautron</w:t>
+                <w:t xml:space="preserve">Altérité et (trans-)formations : les autres dans les processus d’appropriations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ludovia#CH - Université de printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Yverdon-les-bains, Suisse</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco « Formation professionnelle, Construction Personnelle, Transformations sociales "; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911731v1</w:t>
+                <w:t xml:space="preserve">hal-04029302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs pédagogiques pour œuvrer à l’égalité femmes hommes dans le numérique. Retours d’expériences des acteurs et actrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3720,139 +3668,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMT4ET Innovative Methods and Tools for Educational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des étudiantes de licence deviennent enseignantes en informatique: leçons du dispositif «Les filles qui… »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les filles qui… et L Codent L Créent : constituer un bien commun de médiation en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Secq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Ludovia#CH - Université de printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Yverdon-les-bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911760v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6 leçons de robotique pour les sciences</w:t>
               </w:r>
@@ -3957,1258 +3944,1340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires informatiques pour la classe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand des étudiantes de licence deviennent enseignantes en informatique: leçons du dispositif «Les filles qui… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIDAPRO 8 L'informatique objet d'enseignements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911662v1</w:t>
+                <w:t xml:space="preserve">hal-02911760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la programmation Scratch en amatrice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Partenaires informatiques pour la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwarya Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-May Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layla Corain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">DIDAPRO 8 L'informatique objet d'enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332743v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pédagogie par l'exemple : une stratégie pour lutter contre les stéréotypes de genre? Le cas de la filière informatique.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enseigner la programmation Scratch en amatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-May Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Corain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">EIAH 2019 - Apprentissage de la pensée informatique de la maternelle à l’Université : retours d’expériences et passage à l’échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169755v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When IT female students become teachers: lessons from a French project &amp;quot;Girls who code&amp;quot; as a learning by doing example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pédagogie par l'exemple : une stratégie pour lutter contre les stéréotypes de genre? Le cas de la filière informatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Gender Equality in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841830v1</w:t>
+                <w:t xml:space="preserve">hal-02169755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When IT female students become teachers: lessons from a French project &amp;quot;Girls who code&amp;quot; as a learning by doing example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Gender Equality in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+                <w:t xml:space="preserve">hal-01841830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des étudiantes deviennent des ambassadrices du numérique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valorisation des Initiatives Pédagogiques en Bretagne et Pays de Loire - VIP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826018v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand des étudiantes deviennent des ambassadrices du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Valorisation des Initiatives Pédagogiques en Bretagne et Pays de Loire - VIP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839091v1</w:t>
+                <w:t xml:space="preserve">hal-01826018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interculturel en situation d’apprentissage immersif : analyses d’une expérience en école d’ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morace</w:t>
+                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2017, Grenoble, France. pp. 139-145</w:t>
+              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244485v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma fille joue aux voitures et mon fils à la poupée » : les parents et le genre face aux jouets et jeux de leurs enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’interculturel en situation d’apprentissage immersif : analyses d’une expérience en école d’ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2017, Grenoble, France. pp. 139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025384v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Ma fille joue aux voitures et mon fils à la poupée » : les parents et le genre face aux jouets et jeux de leurs enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">15ème Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993755v1</w:t>
+                <w:t xml:space="preserve">hal-04025384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025387v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapeaux ronds ou bonnets rouges ? La consommation régionale de produits/services bretons et l’identité personnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Normandes de Recherches sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475435v1</w:t>
+                <w:t xml:space="preserve">hal-04025387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chapeaux ronds ou bonnets rouges ? La consommation régionale de produits/services bretons et l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Journées Normandes de Recherches sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La consommation régionale : une approche ancrée dans la CCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5217,51 +5286,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5271,98 +5340,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le veuvage dans l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les différences dans l'avancée en âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,114 +5441,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte du conjoint chez la personne âgée : expérience de deuil, processus d'affliction et consommation de services de soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bretagne occidentale - Brest, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00547350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5547,51 +5616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05BA6E5C"/>
+    <w:nsid w:val="9E964F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5778,51 +5847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>