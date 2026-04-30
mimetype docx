--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -671,196 +671,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bereavement meanings and the conditions for successful social support service encounters</w:t>
+                <w:t xml:space="preserve">Dispositifs de formation au numérique en primaire : usages des rôles modèles et redistribution des rôles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JSM-03-2020-0096⟩</w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.045.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283963v1</w:t>
+                <w:t xml:space="preserve">hal-03182333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de formation au numérique en primaire : usages des rôles modèles et redistribution des rôles.</w:t>
+                <w:t xml:space="preserve">Bereavement meanings and the conditions for successful social support service encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, </w:t>
+              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.045.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JSM-03-2020-0096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182333v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation alimentaire biologique comme fait social total. Une analyse ethnomarketing des clients Biocoop</w:t>
               </w:r>
@@ -1171,51 +1171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l’art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2300,109 +2300,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
+                <w:t xml:space="preserve">Parcours d’étudiant.es en médecine intensive réanimation : motivations et représentations pour la spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aubron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les coulisses de l'activité opératoire. Regards croisés sur les transformations de la chirurgie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FoAP; Institut Mines-Télécom; Chaire Innovation W.INN CHRU Brest; Chaire Innovation BOPA, Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292227v1</w:t>
+                <w:t xml:space="preserve">hal-04322062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche évaluative de parcours doctoraux intégrés à un projet de recherche international</w:t>
               </w:r>
@@ -2464,109 +2464,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’étudiant.es en médecine intensive réanimation : motivations et représentations pour la spécialité</w:t>
+                <w:t xml:space="preserve">S’engager au risque de s’exposer. L’engagement d’étudiantes ingénieures dans un dispositif d’égalité entre les femmes et les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Aubron</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les coulisses de l'activité opératoire. Regards croisés sur les transformations de la chirurgie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FoAP; Institut Mines-Télécom; Chaire Innovation W.INN CHRU Brest; Chaire Innovation BOPA, Nov 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref), Association des enseignant·es et chercheur·es en sciences de l’éducation, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322062v1</w:t>
+                <w:t xml:space="preserve">hal-04292227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles qui, l codent l créent et équilibre : des dispositifs pour valoriser le numérique et les sciences au féminin du primaire au lycée</w:t>
               </w:r>
@@ -2628,165 +2628,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité. 25% de filles en Numérique et sciences informatiques : une construction sociale ?</w:t>
+                <w:t xml:space="preserve">Un dispositif de formation au numérique qui vient questionner l'identité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir avec le numérique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Territoire Numérique Educatif en Finistère. Région académique de Bretagne, Dec 2022, Quimper, France</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020145v1</w:t>
+                <w:t xml:space="preserve">hal-03810236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de formation au numérique qui vient questionner l'identité professionnelle enseignante</w:t>
+                <w:t xml:space="preserve">Mixité. 25% de filles en Numérique et sciences informatiques : une construction sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Réussir avec le numérique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Territoire Numérique Educatif en Finistère. Région académique de Bretagne, Dec 2022, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810236v1</w:t>
+                <w:t xml:space="preserve">hal-04020145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre féminin et ingénierie, une équation impossible à résoudre? Un éclairage sous l'angle des tabous</w:t>
               </w:r>
@@ -2835,191 +2835,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810228v1</w:t>
+                <w:t xml:space="preserve">hal-03649792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter avec Alceste (ou IramuteQ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montrer l'exemple pour plus d'égalité entre les femmes et les hommes dans et par le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Humanités numériques 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Bretagne (MSHB), Apr 2022, web-conférence, France</w:t>
+              <w:t xml:space="preserve">Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649792v1</w:t>
+                <w:t xml:space="preserve">hal-03810228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles qui et L codent L créent.</w:t>
               </w:r>
@@ -3068,480 +3068,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
+                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bombaron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04040987v1</w:t>
+                <w:t xml:space="preserve">hal-04080639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Marine</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender equality in higher education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020158v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partenaires scientifiques pour la classe : un dispositif transformateur pour les actrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080639v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partenaires scientifiques pour la classe : un dispositif transformateur pour les actrices</w:t>
+                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Gender equality in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025377v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Bombaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Coutable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Daher Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Graber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco, ICP Paris, Sep 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465948v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04040987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérité et (trans-)formations : les autres dans les processus d’appropriations</w:t>
               </w:r>
@@ -3819,264 +3819,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6 leçons de robotique pour les sciences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand des étudiantes de licence deviennent enseignantes en informatique: leçons du dispositif «Les filles qui… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIDAPRO L'informatique objet d'enseignements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482472v1</w:t>
+                <w:t xml:space="preserve">hal-02911760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des étudiantes de licence deviennent enseignantes en informatique: leçons du dispositif «Les filles qui… »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">6 leçons de robotique pour les sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwarya Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulc'H Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caza Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourvil Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karchaoui Ikhlass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DIDAPRO L'informatique objet d'enseignements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911760v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenaires informatiques pour la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwarya Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,51 +5616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E964F34"/>
+    <w:nsid w:val="D8A58084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5847,51 +5847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>