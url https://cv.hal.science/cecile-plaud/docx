--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -3068,204 +3068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">André Marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Gender equality in higher education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080639v1</w:t>
+                <w:t xml:space="preserve">hal-04020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Adam</w:t>
+                <w:t xml:space="preserve">Symposium. Faire et se faire reconnaître : la construction de la légitimité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Appriou-Ledesma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465948v1</w:t>
+                <w:t xml:space="preserve">hal-04080639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partenaires scientifiques pour la classe : un dispositif transformateur pour les actrices</w:t>
               </w:r>
@@ -3314,109 +3301,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging female engineering students to male-dominated industries, feedback from engineers on business practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports d'un projet international de recherche pour la formation doctorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marine</w:t>
+                <w:t xml:space="preserve">Zineb Ait Addouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender equality in higher education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Comment former des ingénieurs responsables face aux enjeux environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020158v1</w:t>
+                <w:t xml:space="preserve">hal-03465948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium. (Se) Co-construire avec ces autres en formation</w:t>
               </w:r>
@@ -5616,51 +5616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8A58084"/>
+    <w:nsid w:val="16867DBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5847,51 +5847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-plaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3112-5562" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261801244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448680v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.073.0023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Coutable" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Adam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944427v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.4506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651095v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Tabas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140190v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.109.0015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Hamzaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Haddouchane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.amdou.2022.01.0157" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04950542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vkm6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322062v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020142v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020158v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Appriou-Ledesma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03465948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Ait Addouchane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bombaron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Daher Farah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Graber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04029302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Secq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482472v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwarya Arora" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulc'H Julie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caza C&#233;line" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourvil Magali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karchaoui Ikhlass" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02911662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Brousseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-May Constantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02332743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Corain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01826018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03244485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950874v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00547350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>