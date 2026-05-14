--- v1 (2026-03-30)
+++ v2 (2026-05-14)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5981-770X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=kJGwZz4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,332 +204,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études francophones de néologie. Complexité terminologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11896-1.p.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypostatisation des occasionnalismes poétiques dans la littérature pour la jeunesse ou l’innovation lexicale suffit-elle à poser l’existence d’une entité fictive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Perception, réception et jugement des néologismes, 14, pp.145-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8.p.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviance in children’s literature as a form of creativity with a humorous effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.5253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neology in children’s literature: A typology of occasionalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lexical and Semantic Neology in English, 2018 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -518,102 +539,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux de mots dans la littérature pour la jeunesse: typologie des procédés de (ré)création lexicale et stratégies de traduction des créations ex nihilo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Brisset; Audrey Coussy; Ronald Jenn; Julie Loison-Charles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du jeu dans la langue: Traduire les jeux de mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, 2019, 978-2-7574-2461-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -623,100 +644,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive analysis of lexical neology in a multilingual corpus of children's literature : typology and function of occasionalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. Université lumière Lyon 2, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019LYSE2115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04928385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -726,594 +747,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of AI-generated neology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalex Workshop on Lexicography and Neology (GWLN-7) - eLex2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euralex (European Association for Lexicography) - Centre for Language Resources and Technologies - Univerza v Ljubljani, Nov 2025, Bled, Ljubljana, Slovenia. pp.318-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déminer l’édition pour la jeunesse : quand les mots ne passent pas la frontière du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63ème congrès de la SAES - Frontières et Déplacements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neology in children’s literature: constructing the ability to craft language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBC - The Child and the Book Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical nominalization in children's literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En lieu et place du nom commun : nominalisations (a)typiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Laboratoire ACE, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Full reduplication as a word formation process and a translation choice. A multilingual corpus study in the context of children's literature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCCTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Interpreting and Translation of the University of Bologna, Sep 2021, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’hypostatisation des occasionnalismes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CINEO 2018 : 4ème Congrès international de néologie des langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les jeux de mots dans la littérature pour la jeunesse : typologie des procédés de récréation lexicale et stratégies de traduction des créations néologiques ex nihilo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du jeu dans la langue. Traduire les jeux de mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille, Mar 2017, Villeneuve d Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Wordplay in Children's Literature: Typology of word de-formation processes and translation of ex-nihilo coinages without clear extra-linguistic referents”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of Wordplay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trier Universität, Sep 2016, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1323,249 +1344,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour les néologismes générés par l'IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Historical Lexicography and Lexicology (ICHLL15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Word de-formation as a nonce formation process in children’s literature”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Postgraduate Academic Researchers in Linguistics at York (PARLAY) Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, York (GB), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonce-words in children's literature: some key features of morphological coinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The dynamics of lexical diffusion. Data, methods, models.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1575,153 +1596,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desafíos de la neología en las lenguas románicas en el siglo XXI/ Défis de la néologie en langues romanes au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos de Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Renwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, 9788409233984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6018/editum.2810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1789,51 +1810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EA4FEB1"/>
+    <w:nsid w:val="17A9B2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2020,51 +2041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-poix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-770X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11896-1.p.0097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904040v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5253" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Shevchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963212v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963229v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382601v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-poix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5981-770X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kJGwZz4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11896-1.p.0097" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904040v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8.p.0145" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.5253" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01975454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04928385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019LYSE2115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Shevchenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veleanu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/editum.2810" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>