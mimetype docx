--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -975,203 +975,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 ans de Sociologie de la Musique en France, Pratiques, œuvres, interdisciplinarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(ed), 25 ans de sociologie de la musique en France, Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandl Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan. 2, 237 p., 2012, Logiques sociales, 978-2-296-99685-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2012, Collection Logiques sociales, Bruno Péquignot, 978-2-296-99685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448454v1</w:t>
+                <w:t xml:space="preserve">hal-01451149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(ed), 25 ans de sociologie de la musique en France, Tome 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">25 ans de Sociologie de la Musique en France, Pratiques, œuvres, interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandl Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2012, Collection Logiques sociales, Bruno Péquignot, 978-2-296-99685-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. 2, 237 p., 2012, Logiques sociales, 978-2-296-99685-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451149v1</w:t>
+                <w:t xml:space="preserve">hal-01448454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3383,173 +3383,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
+              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986943v1</w:t>
+                <w:t xml:space="preserve">hal-03986948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
+                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
+              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986948v1</w:t>
+                <w:t xml:space="preserve">hal-03986943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons de toile : nouveaux usages, nouvelles pratiques</w:t>
               </w:r>
@@ -3602,173 +3602,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
+                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
+              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394046v1</w:t>
+                <w:t xml:space="preserve">hal-01448464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
+                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
+              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448464v1</w:t>
+                <w:t xml:space="preserve">hal-03394046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’ai la mémoire qui chante : réminiscences individuelles et collectives en chansons</w:t>
               </w:r>
@@ -3890,221 +3890,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Chile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419696v1</w:t>
+                <w:t xml:space="preserve">hal-03986994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vessely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
+              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986994v1</w:t>
+                <w:t xml:space="preserve">hal-01419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDD52D75"/>
+    <w:nsid w:val="AB3624D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5577,51 +5577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>