--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -579,51 +579,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
@@ -647,93 +647,93 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vessely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419671v1</w:t>
+                <w:t xml:space="preserve">hal-01419644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
+                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
@@ -757,69 +757,69 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vessely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419644v1</w:t>
+                <w:t xml:space="preserve">hal-01419671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ed.), 25 ans de sociologie de la musique en France, Tome 1</w:t>
               </w:r>
@@ -2553,527 +2553,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
+                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Brachet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Culture en régime numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475090v1</w:t>
+                <w:t xml:space="preserve">halshs-04475072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
+                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475052v1</w:t>
+                <w:t xml:space="preserve">halshs-04475090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
+                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475066v1</w:t>
+                <w:t xml:space="preserve">halshs-04475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
+                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture en régime numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475072v1</w:t>
+                <w:t xml:space="preserve">halshs-04475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action culturelle et sociale du musicien : comment renforcer le dialogue entre chercheurs et praticiens ?</w:t>
               </w:r>
@@ -3383,173 +3383,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
+                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
+              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986948v1</w:t>
+                <w:t xml:space="preserve">hal-03986943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
+              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986943v1</w:t>
+                <w:t xml:space="preserve">hal-03986948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons de toile : nouveaux usages, nouvelles pratiques</w:t>
               </w:r>
@@ -3602,173 +3602,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
+                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
+              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448464v1</w:t>
+                <w:t xml:space="preserve">hal-03394046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
+                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
+              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394046v1</w:t>
+                <w:t xml:space="preserve">hal-01448464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’ai la mémoire qui chante : réminiscences individuelles et collectives en chansons</w:t>
               </w:r>
@@ -3817,488 +3817,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort et le deuil au prisme de la chanson</w:t>
+                <w:t xml:space="preserve">Focus - Les études de publics de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chanson : du collectif à l’intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.127-146, 2016, Chants Sons 979-1-03200-071-7</w:t>
+              <w:t xml:space="preserve">Gestion de projets culturels Conception,, mise en œuvre, direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-40., 2016, 978-2-200-61359-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448450v1</w:t>
+                <w:t xml:space="preserve">hal-01448457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vessely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
+              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986994v1</w:t>
+                <w:t xml:space="preserve">hal-01419705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mort et le deuil au prisme de la chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">Chanson : du collectif à l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.127-146, 2016, Chants Sons 979-1-03200-071-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419696v1</w:t>
+                <w:t xml:space="preserve">hal-01448450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Chile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419705v1</w:t>
+                <w:t xml:space="preserve">hal-03986994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus - Les études de publics de la culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vessely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion de projets culturels Conception,, mise en œuvre, direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.39-40., 2016, 978-2-200-61359-4</w:t>
+              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448457v1</w:t>
+                <w:t xml:space="preserve">hal-01419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du musicien médiateur au médiateur musicologue. Entre intégration sociale et socialisations musicales</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB3624D1"/>
+    <w:nsid w:val="DD6DCF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5577,51 +5577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>