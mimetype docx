--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -579,51 +579,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
+                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
@@ -647,93 +647,93 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vessely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419644v1</w:t>
+                <w:t xml:space="preserve">hal-01419671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+                <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
@@ -757,69 +757,69 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vessely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 302 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">, 280 p., 2016, collection " Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419671v1</w:t>
+                <w:t xml:space="preserve">hal-01419644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(ed.), 25 ans de sociologie de la musique en France, Tome 1</w:t>
               </w:r>
@@ -2553,527 +2553,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
+                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Roux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture en régime numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475072v1</w:t>
+                <w:t xml:space="preserve">halshs-04475090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains de crise : saisir la mémoire de la pandémie dans les mondes de la musique</w:t>
+                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La crise, un objet pour l'anthropologie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475090v1</w:t>
+                <w:t xml:space="preserve">halshs-04475052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du travail au sein des musiques actuelles à l’épreuve de la crise du Covid-19 : le cas de la filière du live</w:t>
+                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Trottier-Pistien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer de travail, changer le travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475052v1</w:t>
+                <w:t xml:space="preserve">halshs-04475066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand Véran dégrafa son corsage » , L’humour en chanson au cœur de la crise sanitaire : politiquement incorrect mais vitalement nécessaire ?</w:t>
+                <w:t xml:space="preserve">L’expérience du livestream en temps de Covid : de nouveaux liens socio-musicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pilo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humour, pouvoir et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Culture en régime numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475066v1</w:t>
+                <w:t xml:space="preserve">halshs-04475072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action culturelle et sociale du musicien : comment renforcer le dialogue entre chercheurs et praticiens ?</w:t>
               </w:r>
@@ -3383,173 +3383,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03916550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
+                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
+              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986943v1</w:t>
+                <w:t xml:space="preserve">hal-03986948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;Quand les grands esprits se rencontrent&amp;quot; Correspondances enchantées entre Jacques Higelin et Charles Trenet »</w:t>
+                <w:t xml:space="preserve">Lumière sur la chanson francophone au féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Cordae La Talvera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Trenet - Que reste-t-il de ses beaux jours ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chants Sons, 979-1-03200-329-9</w:t>
+              <w:t xml:space="preserve">Orfeas Orfanèlas - Orphées orphelines ou les Musiques au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes 6, 2021, 978-2-918234-18-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986948v1</w:t>
+                <w:t xml:space="preserve">hal-03986943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons de toile : nouveaux usages, nouvelles pratiques</w:t>
               </w:r>
@@ -3602,173 +3602,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
+                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
+              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394046v1</w:t>
+                <w:t xml:space="preserve">hal-01448464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanson française : Between musical realities and social representations</w:t>
+                <w:t xml:space="preserve">Introduction: Understanding Musical Diplomacies — Movements on the “Scenes”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge. </w:t>
+              <w:t xml:space="preserve">Frédéric Ramel; Frédéric Ramel; Cécile Prévost-Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Made in France, Studies in Popular Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Global Popular Music Series</w:t>
+              <w:t xml:space="preserve">International Relations, Music and Diplomacy. Sounds and Voices on the International Stage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1 - 19, 2018, 9783319631622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448464v1</w:t>
+                <w:t xml:space="preserve">hal-03394046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’ai la mémoire qui chante : réminiscences individuelles et collectives en chansons</w:t>
               </w:r>
@@ -3817,391 +3817,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus - Les études de publics de la culture</w:t>
+                <w:t xml:space="preserve">La mort et le deuil au prisme de la chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin. </w:t>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion de projets culturels Conception,, mise en œuvre, direction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.39-40., 2016, 978-2-200-61359-4</w:t>
+              <w:t xml:space="preserve">Chanson : du collectif à l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.127-146, 2016, Chants Sons 979-1-03200-071-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448457v1</w:t>
+                <w:t xml:space="preserve">hal-01448450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Chile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419705v1</w:t>
+                <w:t xml:space="preserve">hal-03986994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort et le deuil au prisme de la chanson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vessely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chanson : du collectif à l’intime</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.127-146, 2016, Chants Sons 979-1-03200-071-7</w:t>
+              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448450v1</w:t>
+                <w:t xml:space="preserve">hal-01419696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotopías y parresia de la canción francófona contemporánea</w:t>
+                <w:t xml:space="preserve">Focus - Les études de publics de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Universidad de Chile. </w:t>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espacios del conocimento : Sujeto, Verdad, Heterotopías, A 30 anos de la muerte de Michel Foucault</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p.27-46, 2016, 978-956-19-0962-5</w:t>
+              <w:t xml:space="preserve">Gestion de projets culturels Conception,, mise en œuvre, direction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.39-40., 2016, 978-2-200-61359-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986994v1</w:t>
+                <w:t xml:space="preserve">hal-01448457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction. Médiations et cultures »</w:t>
+                <w:t xml:space="preserve">« Introduction. Approches de la médiation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mairesse</w:t>
@@ -4219,86 +4219,86 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vessely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 2. Médiations et cultures</w:t>
+              <w:t xml:space="preserve">Les Mondes de la médiation culturelle. Volume 1. Approches de la médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-16, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
+              <w:t xml:space="preserve">, p. 9-14, 2016, coll. "Les Cahiers de la médiation culturelle", 978- 2-343-07681-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419696v1</w:t>
+                <w:t xml:space="preserve">hal-01419705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du musicien médiateur au médiateur musicologue. Entre intégration sociale et socialisations musicales</w:t>
               </w:r>
@@ -4974,165 +4974,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Fleuret</w:t>
+                <w:t xml:space="preserve">Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Années Lang. Une histoire des politiques culturelles 1981-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p.156-158</w:t>
+              <w:t xml:space="preserve">, 2021, p.517-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986964v1</w:t>
+                <w:t xml:space="preserve">hal-03986970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musique</w:t>
+                <w:t xml:space="preserve">Maurice Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Prévost-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Années Lang. Une histoire des politiques culturelles 1981-1993</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p.517-520</w:t>
+              <w:t xml:space="preserve">, 2021, p.156-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986970v1</w:t>
+                <w:t xml:space="preserve">hal-03986964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kosma</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD6DCF9D"/>
+    <w:nsid w:val="DCEBFBDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5577,51 +5577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-prevost-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7897-6570" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08798007X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/61760717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000072511118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326289v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barth -Rabot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chatelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Kadari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04609169v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Leprest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vost-Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01705066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ramel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mairesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vessely" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Emmanuel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Trottier-Pistien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.115.0185" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072414ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1823756" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987089v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474886v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pilo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475072v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05362935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Amico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Debisshop" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vehernet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rudent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986948v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448457v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01419705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieu Micha&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01448396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizzoni Lise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03392726v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748323v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecourieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotian Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986970v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986964v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>