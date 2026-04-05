--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1062,282 +1062,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de risque au développement d'un trouble de stress post-traumatique après une inondation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Psychologie. Université de Nîmes, 2020. Français. </w:t>
+              <w:t xml:space="preserve">Psychologie. Nîmes Université, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020NIME0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1774,51 +1774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.puechlong@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03690461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NIME0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.puechlong@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2021.101656" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197170v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03690461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NIME0006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03197216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>