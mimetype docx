--- v0 (2026-03-15)
+++ v1 (2026-05-20)
@@ -540,303 +540,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ficción- No ficción en la literatura hispanoamericana</w:t>
+                <w:t xml:space="preserve">La twilight zone chilienne de la dictature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio internacional de literatura latino-americana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Hermosillo, Nov 2021, Hermosillo, México</w:t>
+              <w:t xml:space="preserve">Ombres et Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008841v1</w:t>
+                <w:t xml:space="preserve">hal-04008732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La twilight zone chilienne de la dictature</w:t>
+                <w:t xml:space="preserve">Ficción- No ficción en la literatura hispanoamericana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ombres et Lumières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Dec 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Coloquio internacional de literatura latino-americana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Hermosillo, Nov 2021, Hermosillo, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008732v1</w:t>
+                <w:t xml:space="preserve">hal-04008841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Dos autores extraterritorializados : Lina Meruane (Santiago de Chile- Nueva York) y Andrés Neuman (Buenos Aires- Granada)”, Congrès IDA (Institut des Amériques), Paris Campus Condorcet, 11octobre 2019</w:t>
+                <w:t xml:space="preserve">“La dimensión desconocida de la literatura según Nona Fernández”, “Literatura chilena contemporánea (1) », Universidad La Pontificia Católica de Chile, Santiago de Chile, 10 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès IDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Coloquio Literatura chilena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Santiago du Chili, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008849v1</w:t>
+                <w:t xml:space="preserve">hal-04008854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La dimensión desconocida de la literatura según Nona Fernández”, “Literatura chilena contemporánea (1) », Universidad La Pontificia Católica de Chile, Santiago de Chile, 10 juin 2019</w:t>
+                <w:t xml:space="preserve">“Dos autores extraterritorializados : Lina Meruane (Santiago de Chile- Nueva York) y Andrés Neuman (Buenos Aires- Granada)”, Congrès IDA (Institut des Amériques), Paris Campus Condorcet, 11octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Literatura chilena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Santiago du Chili, France</w:t>
+              <w:t xml:space="preserve">Congrès IDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008854v1</w:t>
+                <w:t xml:space="preserve">hal-04008849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1153,252 +1153,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viaje, exilio y migración. Miradas desde la literatura, la cultura y las ciencias sociales</w:t>
+                <w:t xml:space="preserve">La escritura del dolor en América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Universidad del Norte Barranquilla, 2018, 978-958-789-029-7</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. CRLA-Archivos, 239 p., 2018, 978-291-0050566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674088v1</w:t>
+                <w:t xml:space="preserve">hal-03686943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La escritura del dolor en América Latina</w:t>
+                <w:t xml:space="preserve">La literatura de frontera. Realismo, fantasía y humor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ed. CRLA-Archivos, 239 p., 2018, 978-291-0050566</w:t>
+              <w:t xml:space="preserve">Ediciones Eón, Colección Ensayo, 165 p., 2018, 978-607-8559-45-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686943v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La literatura de frontera. Realismo, fantasía y humor</w:t>
+                <w:t xml:space="preserve">Viaje, exilio y migración. Miradas desde la literatura, la cultura y las ciencias sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ediciones Eón, Colección Ensayo, 165 p., 2018, 978-607-8559-45-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Quesada-Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V I a J E, E X I L I O y M I G R a C I Ó N Viaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Migración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad del Norte Barranquilla, 2018, 978-958-789-029-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686940v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Rivera Garza : une écriture-mouvement</w:t>
               </w:r>
@@ -1695,191 +1695,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En torno a las definiciones de &amp;quot;errancia versus exilio&amp;quot; y &amp;quot;errancia cautiva</w:t>
+                <w:t xml:space="preserve">Neoromanticismo, escepticismo y muerte como formas de la errancia en la novela De que nada se sabe de Alfredo Noriega y su adaptación cinematográfica Cuando me toque a mí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Quintana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujetos y escrituras de la errancia en América Latina</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sujetos y escritura de la errancia en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Archives Contemporaines, pp. 203-210, 2020, 9782813003584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686708v1</w:t>
+                <w:t xml:space="preserve">hal-03686770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoromanticismo, escepticismo y muerte como formas de la errancia en la novela De que nada se sabe de Alfredo Noriega y su adaptación cinematográfica Cuando me toque a mí</w:t>
+                <w:t xml:space="preserve">En torno a las definiciones de &amp;quot;errancia versus exilio&amp;quot; y &amp;quot;errancia cautiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sujetos y escritura de la errancia en América Latina</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sujetos y escrituras de la errancia en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Archives Contemporaines, pp. 3-8, 2020, 9782813003584</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686770v1</w:t>
+                <w:t xml:space="preserve">hal-03686708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularidad y errancia de la escritura en Andrea Jeftanovic y Lina Meruane</w:t>
               </w:r>
@@ -1932,376 +1932,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poéticas del archivo en las narrativas documentales del Cono Sur: un modelo extensible a las escrituras mexicanas de la posmemoria del 68?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poéticas del archivo en la narrativa documental del Cono Sur, ¿extensible a las escrituras mexicanas de la “post-memoria” del 68?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ficción No ficción del 68 en México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Eón, Colección Ensayo, pp. 47-65, 2019, 978-607-8559-87-9</w:t>
+              <w:t xml:space="preserve">Ficción-no ficción del 68 en México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686938v1</w:t>
+                <w:t xml:space="preserve">hal-02501702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poéticas del archivo en la narrativa documental del Cono Sur, ¿extensible a las escrituras mexicanas de la “post-memoria” del 68?</w:t>
+                <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alejandro Palma Castro, Cécile Quintana. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ficción-no ficción del 68 en México</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1996-2016: Deconstrucción del espacio literario en América Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 1-5, 2019, 9782813003409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501702v1</w:t>
+                <w:t xml:space="preserve">hal-03686755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducción</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mancha original tlatelolca en Con él, conmigo, con nosotros tres de María Luisa Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Coudassot-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alejandro Palma Castro, Cécile Quintana. </w:t>
+              <w:t xml:space="preserve">Cécile Quintana, Sabine Coudassot-Ramírez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1996-2016: Deconstrucción del espacio literario en América Latina</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIcción No ficción del 68 en México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Eón, Colección Ensayo, pp. 127-151, 2019, 978-607-8559-87-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03686755v1</w:t>
+                <w:t xml:space="preserve">hal-03686935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mancha original tlatelolca en Con él, conmigo, con nosotros tres de María Luisa Mendoza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Coudassot-Ramírez</w:t>
+                <w:t xml:space="preserve">Poéticas del archivo en las narrativas documentales del Cono Sur: un modelo extensible a las escrituras mexicanas de la posmemoria del 68?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quintana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Quintana, Sabine Coudassot-Ramírez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIcción No ficción del 68 en México</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Eón, Colección Ensayo, pp. 127-151, 2019, 978-607-8559-87-9</w:t>
+              <w:t xml:space="preserve">Ficción No ficción del 68 en México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Eón, Colección Ensayo, pp. 47-65, 2019, 978-607-8559-87-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03686935v1</w:t>
+                <w:t xml:space="preserve">hal-03686938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schweblin y Tarazona; dos poéticas del incardinamiento fantástico</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC6480E1"/>
+    <w:nsid w:val="091D9647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2836,51 +2836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-quintana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9669-8922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05849491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quintana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008841v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003584" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coudassot-Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edicioneseon.com.mx/shop/ficcion-no-ficcion-del-68-en-mexico/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coudassot-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Palma Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674088v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Quesada-Magaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V I a J E, E X I L I O y M I G R a C I &#211; N Viaje" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Migraci&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almenarapress.com/2022/01/02/mateo-del-pino-angeles-pascual-nieves-eds-2021-material-de-derribo-cuerpo-y-abyeccion-en-america-latina-leiden-almenara/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gilard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1882" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686935v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-quintana" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9669-8922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05849491X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mshs.univ-poitiers.fr/crla/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008865v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quintana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008845v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686702v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003584" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coudassot-Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edicioneseon.com.mx/shop/ficcion-no-ficcion-del-68-en-mexico/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Coudassot-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Palma Castro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Quesada-Magaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V I a J E, E X I L I O y M I G R a C I &#211; N Viaje" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Migraci&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686945v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://almenarapress.com/2022/01/02/mateo-del-pino-angeles-pascual-nieves-eds-2021-material-de-derribo-cuerpo-y-abyeccion-en-america-latina-leiden-almenara/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gilard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686771v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/1882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1882" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>