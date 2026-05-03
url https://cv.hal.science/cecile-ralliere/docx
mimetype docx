--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -438,512 +438,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bou</w:t>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607231v1</w:t>
+                <w:t xml:space="preserve">hal-01535201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene expression in muscle from fasted/refed trout reveals up-regulation of genes promoting myofibre hypertrophy but not myofibre production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation of rainbow trout adipocyte precursor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2017, 18, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3837-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3728-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535201v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205118v1</w:t>
+                <w:t xml:space="preserve">hal-01274514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (8), pp.1137-1142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274514v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fautrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14:173, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1215,51 +1215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 318B (1), pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1299,235 +1299,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204997v1</w:t>
+                <w:t xml:space="preserve">hal-01205014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205014v1</w:t>
+                <w:t xml:space="preserve">hal-01204997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel genes including Dermo-1, a marker of dermal differentiation, expressed in trout somitic external cells</w:t>
               </w:r>
@@ -1611,290 +1611,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NLRR-1 gene is expressed in migrating slow muscle cells of the trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (438), pp.1-42. </w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (6), pp.469-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00427-007-0148-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668599v1</w:t>
+                <w:t xml:space="preserve">hal-02668431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NLRR-1 gene is expressed in migrating slow muscle cells of the trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
+                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00427-007-0148-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (438), pp.1-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668431v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; hybridisation of a large repertoire of muscle-specific transcripts in fish larvae: the new superficial slow-twitch fibres exhibit characteristics of fast-twitch differentiation</w:t>
               </w:r>
@@ -2225,256 +2225,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids regulate mRNA levels for subunits of the 19 S regulatory complex of the 26 S proteasome in fast-twitch skeletal muscles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genes for the helix-loop-helix proteins Id6a, Id6b, Id1 and Id2 are specifically expressed in the ventral and dorsal domains of the fish developing somites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 207 (15), pp.2679-2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.01088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672610v1</w:t>
+                <w:t xml:space="preserve">hal-02676284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genes for the helix-loop-helix proteins Id6a, Id6b, Id1 and Id2 are specifically expressed in the ventral and dorsal domains of the fish developing somites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucocorticoids regulate mRNA levels for subunits of the 19 S regulatory complex of the 26 S proteasome in fast-twitch skeletal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dardevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 378 (1), pp.239-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676284v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two myostatin genes are differentially expressed in myotomal muscles of the trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -2840,77 +2840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of the ubiquitin-proteasome pathway in cathexia : pentoxifylline suppresses the activation of 20S and 26S proteasomes in muscles from tumor-bearing rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2955,924 +2955,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.11</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686875v1</w:t>
+                <w:t xml:space="preserve">hal-00900148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+                <w:t xml:space="preserve">Cytokine modulation by PX differently affects specific acute phase proteins during sepsis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ruot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 275 (5), pp.R1412-R1419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:19980202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02695994v1</w:t>
+                <w:t xml:space="preserve">hal-02695995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein synthesis and of ubiquitin-proteasome proteolysis in murine skeletal muscle following chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine modulation by PX differently affects specific acute phase proteins during sepsis in rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ruot</w:t>
+                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.153-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:19980202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695995v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900148v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of subunits of the 19S complex and of the PA28 activator in rat skeletal muscle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Glucocorticoids do not regulate the expression of proteolytic genes in skeletal muscle from cushing's syndrome patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1006806103675⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 82 (9), pp.3161-3164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.82.9.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693917v1</w:t>
+                <w:t xml:space="preserve">hal-02699079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucocorticoids do not regulate the expression of proteolytic genes in skeletal muscle from cushing's syndrome patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of subunits of the 19S complex and of the PA28 activator in rat skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 24, pp.95-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1006806103675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.82.9.3161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02699079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased mRNA levels for components of the lysosomal, Ca2+-activated, and ATP-ubiquitin-dependent proteolytic pathways in skeletal muscle from head trauma patients</w:t>
               </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93 (7), pp.2714-2718. </w:t>
@@ -4152,51 +4152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4909,77 +4909,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression profile during proliferation and differentiation in rainbow trout adipocyte precursor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,260 +5028,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753371v1</w:t>
+                <w:t xml:space="preserve">hal-02753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBERFISH - Identification et caractérisation fonctionnelle de gènes régulateurs de l'hyperplasie musculaire, une composante essentielle de la croissance et de la texture du muscle chez les poissons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional assessment of candidate genes regulating muscle fiber production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées AGENAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753962v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des poissons zèbre fluorescents : production et intérêt du modèle pour l'étude de la fonction des gènes in vivo</w:t>
               </w:r>
@@ -5386,208 +5386,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chauvigné</w:t>
+                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
+              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821386v1</w:t>
+                <w:t xml:space="preserve">hal-02756592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5606,178 +5602,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreira</w:t>
+                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
+              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756592v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early differentiation of the fish myotome as shown by in situ hybridisation of numerous muscle-specific transcripts</w:t>
               </w:r>
@@ -6212,103 +6212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein synthesis and of ubiquitin-proteasome proteolysis in murine skeletal muscle following chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nice, France</w:t>
@@ -6337,103 +6337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la protéosynthèse et de la protéolyse ubiquitine-protéasome dépendante dans le muscle de souris après un traitement chimiothérapique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs de la Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Laval, Canada</w:t>
@@ -6462,77 +6462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentoxifylline prevents the muscle wasting of tumour-bearing rats by suppressing the activation of 20S and 26S proteasomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6583,51 +6583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo modulation of acute phase response by pentoxifylline during sepsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rambourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,51 +6678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRNA levels for ATPases and non-ATPases subunits of the 19 S complex and subunits of the 11 S regulator paralleled rates of proteolysis in the unweighted soleus muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,51 +6812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6892,527 +6892,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin down regulates ubiquittin gene expression in skeletal muscle in vivo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Role of the ATP-ubiquitin-dependent proteolytic pathway in muscle wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Grizard</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. FASEB summer conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Saxtons River, United States</w:t>
+              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778857v1</w:t>
+                <w:t xml:space="preserve">hal-02775257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome de Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Voisin</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">13. Congrès de la société française d'endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778757v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the ATP-ubiquitin-dependent proteolytic pathway in muscle wasting</w:t>
+                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Combare</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775257v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome de Cushing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin down regulates ubiquittin gene expression in skeletal muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boiteux</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la société française d'endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Nancy, France</w:t>
+              <w:t xml:space="preserve">4. FASEB summer conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Saxtons River, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775255v1</w:t>
+                <w:t xml:space="preserve">hal-02778857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome du cushing</w:t>
               </w:r>
@@ -7424,51 +7424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,467 +7517,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-to-infant transmission of hepatitis-C virus (HCV) - A prospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence d'une nitrosouree (cystemustine) sur le métabolisme protéique musculaire de la souris saine et cancéreuse: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Madelmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95. Annual meeting of the American Gastroenterological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association for the Study of Liver Diseases (AASLD). USA., Mar 1994, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">14. Symposium de la Société Francophone de Nutrition Entérale et Parentérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993346v1</w:t>
+                <w:t xml:space="preserve">hal-02848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle wasting in head trauma patients results from a coordinate activation of lysosomal, CA2+- and ATP-ubiquitin-dependent proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Vincent-Mansoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Beaufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International protein catabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une nitrosouree (cystemustine) sur le métabolisme protéique musculaire de la souris saine et cancéreuse: résultats préliminaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mother-to-infant transmission of hepatitis-C virus (HCV) - A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bortuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Symposium de la Société Francophone de Nutrition Entérale et Parentérale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">95. Annual meeting of the American Gastroenterological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for the Study of Liver Diseases (AASLD). USA., Mar 1994, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848276v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ubiquitin-proteasome proteolytic pathway in muscle wasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8170,51 +8170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaminases elevation during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,316 +8795,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801613v1</w:t>
+                <w:t xml:space="preserve">hal-02742924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">La démarche Assurance Qualité au sein des Installations Expérimentales du Laboratoire de Physiologie et Génomique des Poissons (LPGP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.62, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">4. Rencontres du Management de la Qualité en Unités et Installations Expérimentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guitté, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742924v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’allèles &amp;quot;nuls&amp;quot; pour les gènes myostatine (mstn1a et mstn1b) de la truite au moyen du système CRISPR/cas9 (Crispertruite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9155,77 +9155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe croissance et qualité de la chair des poissons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9517,77 +9517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbafylline reduces cancer-induced muscle wasting by suppressing enhanced ubiquitin-proteasome-dependent proteolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9619,277 +9619,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin down regulates ubiquitin gene expression in skeletal muscle in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+                <w:t xml:space="preserve">Effects of a new nitrosourea (cystemustine) on skeletal muscle protein turnover in healthy and tumor-bearing mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Grizard</w:t>
+                <w:t xml:space="preserve">J. Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Madelmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced workshop on proteasomes and related complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France. 1 p., 1995</w:t>
+              <w:t xml:space="preserve">, 1995, Clermont Ferrand, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849072v1</w:t>
+                <w:t xml:space="preserve">hal-02850201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a new nitrosourea (cystemustine) on skeletal muscle protein turnover in healthy and tumor-bearing mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Temparis</w:t>
+                <w:t xml:space="preserve">Insulin down regulates ubiquitin gene expression in skeletal muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aurousseau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Veyre</w:t>
+                <w:t xml:space="preserve">C. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced workshop on proteasomes and related complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Clermont Ferrand, France. 1 p., 1995</w:t>
+              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02850201v1</w:t>
+                <w:t xml:space="preserve">hal-02849072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10436,51 +10436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Madelmont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695995v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.82.9.3161" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.7.2714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Essioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.693&#160;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallon-Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Temparis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortuzzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent-Mansoor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schraub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viallard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillandier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850201v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurousseau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Madelmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.82.9.3161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.7.2714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Essioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.693&#160;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallon-Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Temparis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent-Mansoor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortuzzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schraub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viallard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillandier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>