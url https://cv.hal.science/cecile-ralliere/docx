--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -689,261 +689,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Frétaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (8), pp.1137-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274514v1</w:t>
+                <w:t xml:space="preserve">hal-01205118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of muscle fibre input dynamics using a [i]myog[/i]: GFP transgenic trout model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CILP1 is dynamically expressed in the developing musculoskeletal system of the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Frétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Frétaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 218 (8), pp.1137-1142. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (10-11-12), pp.505-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.113704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.150136pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205118v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early fish myoseptal cells: insights from the trout and relationships with amniote axial tenocytes.</w:t>
               </w:r>
@@ -1299,235 +1299,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205014v1</w:t>
+                <w:t xml:space="preserve">hal-01204997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sox5 gene is expressed in the myogenic lineage during trout embryonic development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The production of fluorescent transgenic trout to study [i]in vitro[/i] myogenic cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54, pp.913-918. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10:39, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1387/ijdb.092893pr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-10-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204997v1</w:t>
+                <w:t xml:space="preserve">hal-01205014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel genes including Dermo-1, a marker of dermal differentiation, expressed in trout somitic external cells</w:t>
               </w:r>
@@ -1611,290 +1611,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NLRR-1 gene is expressed in migrating slow muscle cells of the trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; embryo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
+                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diane D. Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 217 (6), pp.469-475. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (438), pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00427-007-0148-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668431v1</w:t>
+                <w:t xml:space="preserve">hal-02668599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic gene expression in fish muscle during recovery growth induced by a fasting-refeeding schedule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A NLRR-1 gene is expressed in migrating slow muscle cells of the trout &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt; embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (6), pp.469-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-007-0148-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;In situ&amp;lt;/em&amp;gt; hybridisation of a large repertoire of muscle-specific transcripts in fish larvae: the new superficial slow-twitch fibres exhibit characteristics of fast-twitch differentiation</w:t>
               </w:r>
@@ -2955,152 +2955,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of protein synthesis and of ubiquitin-proteasome proteolysis in murine skeletal muscle following chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Aurousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydie Combaret</w:t>
+                <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kee</w:t>
+                <w:t xml:space="preserve">S. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+                <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900148v1</w:t>
+                <w:t xml:space="preserve">hal-02688487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokine modulation by PX differently affects specific acute phase proteins during sepsis in rats</w:t>
               </w:r>
@@ -3205,152 +3205,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of protein synthesis and of ubiquitin-proteasome proteolysis in murine skeletal muscle following chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Attaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tilignac</w:t>
+                <w:t xml:space="preserve">Eveline Aurousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Temparis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">Anthony Kee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Madelmont</w:t>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 17 (suppl-1), pp.40</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688487v1</w:t>
+                <w:t xml:space="preserve">hal-00900148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitin-proteasome-dependent proteolysis in skeletal muscle</w:t>
               </w:r>
@@ -3375,51 +3375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3764,51 +3764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24, pp.95-98. </w:t>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,204 +5386,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Moreira</w:t>
+                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
+              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756592v1</w:t>
+                <w:t xml:space="preserve">hal-02821386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of insulin and IGFs in fish muscle development and quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia de La Serrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5602,182 +5606,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la morphogénèse et de la différenciation du myotome embryonnaire de la truite par hybridation in situ d'un répertoire étendu de transcrits musculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Chauvigné</w:t>
+                <w:t xml:space="preserve">Variability of myostatin genes in rainbow trout (Oncorhynchus mykiss) strains exhibiting distinct hyperplastic growth: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luísa Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Carrefour Ouest-Genopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Brest, France. 27 p</w:t>
+              <w:t xml:space="preserve">2. Work Group Meeting COST ACTION 925</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Volos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821386v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early differentiation of the fish myotome as shown by in situ hybridisation of numerous muscle-specific transcripts</w:t>
               </w:r>
@@ -5973,342 +5973,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
+                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761973v1</w:t>
+                <w:t xml:space="preserve">hal-02761230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA AGENAE program and the Agenae trout EST collections: first results applied to fish physiology research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">Muscle fibres differentiation in fish embryos as shown by in situ hybridization of numerous muscle-specific transcripts and functional analysis of muscle specific genes using a transgenesis approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Annual Main Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop on Fish Biology and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761230v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein synthesis and of ubiquitin-proteasome proteolysis in murine skeletal muscle following chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Congress of the European Society of Parenteral and Enteral Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nice, France</w:t>
@@ -6337,103 +6337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition de la protéosynthèse et de la protéolyse ubiquitine-protéasome dépendante dans le muscle de souris après un traitement chimiothérapique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tilignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs de la Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Laval, Canada</w:t>
@@ -6773,51 +6773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperinsulinemia hyperaminoacidemia regulates mRNA levels for the ubiquitin-proteasome proteolytic pathway in skeletal muscle and liver of goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,527 +6892,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the ATP-ubiquitin-dependent proteolytic pathway in muscle wasting</w:t>
+                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Combare</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Combaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775257v1</w:t>
+                <w:t xml:space="preserve">hal-02778757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome de Cushing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulin down regulates ubiquittin gene expression in skeletal muscle in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Boiteux</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès de la société française d'endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Nancy, France</w:t>
+              <w:t xml:space="preserve">4. FASEB summer conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Saxtons River, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775255v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes cellulaires de la protéolyse musculaire</w:t>
+                <w:t xml:space="preserve">Role of the ATP-ubiquitin-dependent proteolytic pathway in muscle wasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Larbaud</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Temparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Séminaire de néphrologie Merck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1995, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Advanced workshop on Proteasomes and Related Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778757v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin down regulates ubiquittin gene expression in skeletal muscle in vivo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome de Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Grizard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. FASEB summer conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, Saxtons River, United States</w:t>
+              <w:t xml:space="preserve">13. Congrès de la société française d'endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778857v1</w:t>
+                <w:t xml:space="preserve">hal-02775255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence d'hyperexpression des systèmes protéolytiques musculaires lors du syndrome du cushing</w:t>
               </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7638,277 +7638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle wasting in head trauma patients results from a coordinate activation of lysosomal, CA2+- and ATP-ubiquitin-dependent proteolysis</w:t>
+                <w:t xml:space="preserve">Mother-to-infant transmission of hepatitis-C virus (HCV) - A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Vincent-Mansoor</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Beaufrère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Taillandier</w:t>
+                <w:t xml:space="preserve">T. Bortuzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International protein catabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">95. Annual meeting of the American Gastroenterological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for the Study of Liver Diseases (AASLD). USA., Mar 1994, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774987v1</w:t>
+                <w:t xml:space="preserve">hal-01993346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mother-to-infant transmission of hepatitis-C virus (HCV) - A prospective study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle wasting in head trauma patients results from a coordinate activation of lysosomal, CA2+- and ATP-ubiquitin-dependent proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
+                <w:t xml:space="preserve">O. Vincent-Mansoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meyer</w:t>
+                <w:t xml:space="preserve">B. Beaufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95. Annual meeting of the American Gastroenterological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association for the Study of Liver Diseases (AASLD). USA., Mar 1994, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">10. International protein catabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993346v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ubiquitin-proteasome proteolytic pathway in muscle wasting</w:t>
               </w:r>
@@ -7920,51 +7920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Attaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8170,51 +8170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rakotoarivonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transaminases elevation during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cesaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9625,90 +9625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a new nitrosourea (cystemustine) on skeletal muscle protein turnover in healthy and tumor-bearing mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ralliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Madelmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9750,51 +9750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulin down regulates ubiquitin gene expression in skeletal muscle in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Larbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Debras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10436,51 +10436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688487v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Madelmont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.82.9.3161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.7.2714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Essioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.693&#160;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallon-Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Temparis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combare" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778857v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774987v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent-Mansoor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993346v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortuzzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schraub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viallard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillandier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03284436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Perello-Amoros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2021.145688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13835" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535201v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3837-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3728-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.113704" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274514v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.150136pr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bricard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091876" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fautrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.21443" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R65HKGB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.092893pr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.015461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-438" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale Tabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0148-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRBG87DV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chauvign&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.02006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.20337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676284v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Taillandier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Jutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.20.3523" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670387v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiebaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Barillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-4781(01)00221-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L060R9TF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Delalande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204.12.2097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tanaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Attaix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tilignac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temparis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Madelmont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Voisin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900148v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Aurousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980202" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.82.9.3161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1006806103675" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NKN3PHH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mansoor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaufrere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.93.7.2714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981150v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard-Gallon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gosse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Essioux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laurent-Puig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.693&#160;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706847v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tauveron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boiteux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallon-Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.6.3.699" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Temparis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veyre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747949v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gautier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ricordel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Codina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montserrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia de La Serrana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756592v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Valente" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761803v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dantec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761973v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841468v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838635v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771340v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voisin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778857v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775257v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combare" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bortuzzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vincent-Mansoor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagay Sobol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schraub" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rakotoarivonina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Viallard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henquell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801613v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743232v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocancourt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Codina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Navarro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gut&#237;errez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aurousseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taillandier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047047v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>