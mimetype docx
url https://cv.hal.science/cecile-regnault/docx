--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C8A3D52"/>
+    <w:nsid w:val="D83E890A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>