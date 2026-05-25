--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:58.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Regnault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure HDR en sciences et technique pour l’architecture Ecole Nationale Supérieure d’Architecture de Lyon (ENSAL)Chercheure Environnement Ville et société UMR CNRS 5600composante LAURe pilote du Doctorat architecture à l'ENSAL Responsable de la mention architecture du Doctorat ED 483 Sciences sociales Gérante de l’Aciréne. Membre du CA de l'ENSAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4371-5006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128898313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure HDR,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">enseignante-chercheure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Architecture de Lyon  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lyon.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique de l'architecture et du paysage sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acirène, 48 quai Pierre Scize. 69009 Lyon - Association professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS_UMR CNRS 5600 Envionnement Ville et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compasante EVS-LAURe (Lyon Architecture & Urban REsearch),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 rue Maurice Audin – BP 170 69 512 Vaulx-en-Velin</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lyon.archi.fr/fr/le-laboratoire-laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.regnault@lyon.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">00 33 06 8735 8625</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Darcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Enseigner la sémiotique, de l’école à l’université, 17, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chavardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Culture &amp; Recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pouillon, le double exilé de la politique du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exils et migrations des architectes, des urbanistes,des paysagistes à l'ère contemporaine, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins imaginaires en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paysage et imagination, 14, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafraîchir les Observatoires par le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'observation et les Observatoires de paysage : quelles pratiques et quels dispositifs pour mettre en débat les relations entre les sociétés et leur environnement ?, N° 15, https://www.projetsdepaysage.fr/rafra_chir_les_observatoires_par_le_son. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.7362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Danse et architecture. Créer des situations de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des ambiances. Concepteurs sonores, figures professionnelles émergentes des ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential teaching of acoustics in french architecture school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2567-2573, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle vie des cloches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Eglises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vaulx-en-Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute anticipatrice. L’expérience comme accès aux atmosphères de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hugonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 521 - 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire de jardins en discussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et imagination. Apports et relations de l’imagination et des imaginaires au projet de paysage -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACTH- Ecole Nationales Supérieure d'Architecture et de paysage de Lille Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter, Fabriquer et partager l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre utopies et expérimentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2éme CONGRÈS FRANCOPHONE INTERDISCIPLINAIRE D'HISTOIRE DE LA CONSTRUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Laboratoire d'Analyse des Formes - Le Laboratoire de Recherche Historique Rhône-Alpes ( UMR 5190 ) Laboratoire Archéométrie et Archéologie ( UMR 5138 ) Jan 2014, Vaulx-en-Velin France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green and blue frame, a landscape project between territory and ambiances. The Chemin du Gabugy teaching experience conducted at the Lyon School of Architecture (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Imagination. Towards a new baseline for education in a changing word. Paris, _ Paris, Ecole Nationale Supérieure d'Architecture de Paris-La Villette, 2-4 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pisa, Italy. pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Eau en Bas. La danse comme champ d'exploration des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : nouveaux &amp;quot; faiseurs &amp;quot; d'ambiance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une conception sonore des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus #4 La création sonore en espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HorsLesMurs (Centre national de ressources des arts de la rue et des arts de la piste), Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a methodological guide of sound ambiences to evaluate urban soundscapes : the ASTUCE research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA2011, 27th International conference on Passive and Low Energy Architecture - Architecture and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Louvain-la-Neuve, Belgium. https://books.google.be/books?id=KKZMp2kotAEC&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_atb#v=onepage&amp;q=astuce&amp;f=false</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTUCE Research Project : one way to evaluate urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2010, Proceedings of 20th International Congress on Acoustics, Sydney (Australia), 23-27 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Aug 2010, Sydney, Australia. http://www.acoustics.asn.au/conference_proceedings/ICA2010/cdrom-ICA2010/papers/p277.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chavardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du patrimoine; Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 180, 2021, Recherche &amp; architecture, Bureau de la recherche architecturale, urbaine et paysagère (BRAUP), 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laver dans le parcours de l'habiter éclaté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ottello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Barrère, Catherine Grout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épreuve de l'hospitalité de l'hôpital à la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion; Le regard sociologique, pp.213-226, 2024, 978-2-7574-4033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Instrumentarium of Kircher: Premises of a universal Phonurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeliki Sioli, Elisavet Kiourtsoglou (Sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sound of architecture : acoustic atmospheres in place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 volume (304 pages) / illustrations, plans, cartes / 23 cm, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.179-190, 2022, 978-94-6270-321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Baxen, une expérimentation architecturale entre art et science, entre Xenakis et les Frères Baschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre et David Gauthier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de chercher. L’enseignement supérieur face à la recherche-création.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.99-109, 2020, 979-10-370-0543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le swing de la façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retbi M. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jazz, Acoustique, Architecture et Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-90., 2018, 9782752103277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte et bleue, un projet partagé. Récit de l'expérience pédagogique du chemin Gabugy menée à l'Ecole d'Architecture de Lyon ( 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny, Yves; Bautés, Nicolas; Gouëset, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.175-187, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Pierre Mariétan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35371-912-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’enregistrement sonore en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces. Espaces, expériences et politiques du sonore.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-140., 2014, géographie sociale, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cloche dans le paysage sonore. Eléments d'inventaire campanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buron, Thierry and Darnas, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le paysage sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : deux groupes professionnels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de la ville – métiers et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parenthèses, 2009, 978-2-86364-651-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création sonore en espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonurgia : une recherche-action pour une conception sonore des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication - DAPA et BRAUP; Acirène (Chalon-sur-Saône). 2009, 97 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : sociographies comparées, le rôle des coopérations interprofessionnelles dans l'expertise et la conception des ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 66, Ministère de l’Equipement, des transports, du logement, du tourisme et de la mer; PUCA : « Activités d’experts et collaborations interprofessionnelles » ; CRESSON. 2006, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association artiste/architecte à l'épreuve de l'hôpital laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2003-GEN, Ecole Nationale Supérieure d'Architecture de Paris-Malaquais; Laboratoire Architecture Culture Société (ACS); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d'histoire de l'art (INHA). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de l'identité sonore d'un quartier : contribution au fonctionnement d'un observatoire de l'environnement sonore à Lyon Tome 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Balaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 36, CRESSON. 1997, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception sonore des espaces habités : une démarche exploratoire avant expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Balaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Odion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 27, CRESSON. 1994, 2 vol. (48, 114p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations visuelles des phénomènes sonores : application à l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part sonore de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Lille 3 (Villeneuve d'Ascq), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02120402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LES MURS NOUS PARLENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Construire l'événementiel. Option en intensif 40 h - expérimentation. Ecole Nationale Supérieure d'Architecture de Lyon. Vaulx-en-Velin France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01315295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:58.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cécile Regnault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure HDR en sciences et technique pour l’architecture Ecole Nationale Supérieure d’Architecture de Lyon (ENSAL)Chercheure Environnement Ville et société UMR CNRS 5600composante LAURe pilote du Doctorat architecture à l'ENSAL Responsable de la mention architecture du Doctorat ED 483 Sciences sociales Gérante de l’Aciréne. Membre du CA de l'ENSAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile-regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4371-5006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128898313</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure HDR,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">enseignante-chercheure</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale Supérieure d'Architecture de Lyon  </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lyon.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratique de l'architecture et du paysage sonore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acirène, 48 quai Pierre Scize. 69009 Lyon - Association professionnelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EVS_UMR CNRS 5600 Envionnement Ville et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Compasante EVS-LAURe (Lyon Architecture & Urban REsearch),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 rue Maurice Audin – BP 170 69 512 Vaulx-en-Velin</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lyon.archi.fr/fr/le-laboratoire-laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cecile.regnault@lyon.archi.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">00 33 06 8735 8625</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école d’été comme sémiotique de terrain. Positions de savoir dans un dispositif d’enquête urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Provenzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Garcin-Marrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bonaccorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Darcis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Enseigner la sémiotique, de l’école à l’université, 17, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1106806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chavardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Culture &amp; Recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Pouillon, le double exilé de la politique du logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Exils et migrations des architectes, des urbanistes,des paysagistes à l'ère contemporaine, 2, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardins imaginaires en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paysage et imagination, 14, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafraîchir les Observatoires par le son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Romieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'observation et les Observatoires de paysage : quelles pratiques et quels dispositifs pour mettre en débat les relations entre les sociétés et leur environnement ?, N° 15, https://www.projetsdepaysage.fr/rafra_chir_les_observatoires_par_le_son. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.7362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Danse et architecture. Créer des situations de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pierre d'angle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des ambiances. Concepteurs sonores, figures professionnelles émergentes des ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 113, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential teaching of acoustics in french architecture school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2567-2573, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle vie des cloches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Eglises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vaulx-en-Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute anticipatrice. L’expérience comme accès aux atmosphères de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hugonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 521 - 527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire de jardins en discussions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages et imagination. Apports et relations de l’imagination et des imaginaires au projet de paysage -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LACTH- Ecole Nationales Supérieure d'Architecture et de paysage de Lille Sep 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter, Fabriquer et partager l’espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ESO 6590, Apr 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre utopies et expérimentations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2éme CONGRÈS FRANCOPHONE INTERDISCIPLINAIRE D'HISTOIRE DE LA CONSTRUCTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Laboratoire d'Analyse des Formes - Le Laboratoire de Recherche Historique Rhône-Alpes ( UMR 5190 ) Laboratoire Archéométrie et Archéologie ( UMR 5138 ) Jan 2014, Vaulx-en-Velin France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The green and blue frame, a landscape project between territory and ambiances. The Chemin du Gabugy teaching experience conducted at the Lyon School of Architecture (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Imagination. Towards a new baseline for education in a changing word. Paris, _ Paris, Ecole Nationale Supérieure d'Architecture de Paris-La Villette, 2-4 mai 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pisa, Italy. pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Eau en Bas. La danse comme champ d'exploration des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : nouveaux &amp;quot; faiseurs &amp;quot; d'ambiance(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a methodological guide of sound ambiences to evaluate urban soundscapes : the ASTUCE research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEA2011, 27th International conference on Passive and Low Energy Architecture - Architecture and sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Louvain-la-Neuve, Belgium. https://books.google.be/books?id=KKZMp2kotAEC&amp;printsec=frontcover&amp;hl=fr&amp;source=gbs_atb#v=onepage&amp;q=astuce&amp;f=false</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une conception sonore des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus #4 La création sonore en espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HorsLesMurs (Centre national de ressources des arts de la rue et des arts de la piste), Jun 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTUCE Research Project : one way to evaluate urban soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sémidor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA 2010, Proceedings of 20th International Congress on Acoustics, Sydney (Australia), 23-27 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA, Aug 2010, Sydney, Australia. http://www.acoustics.asn.au/conference_proceedings/ICA2010/cdrom-ICA2010/papers/p277.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici par ailleurs. L'international en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chavardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du patrimoine; Editions du Patrimoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 180, 2021, Recherche &amp; architecture, Bureau de la recherche architecturale, urbaine et paysagère (BRAUP), 9782757707685</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se laver dans le parcours de l'habiter éclaté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentine Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ottello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Barrère, Catherine Grout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épreuve de l'hospitalité de l'hôpital à la ville.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion; Le regard sociologique, pp.213-226, 2024, 978-2-7574-4033-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Instrumentarium of Kircher: Premises of a universal Phonurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angeliki Sioli, Elisavet Kiourtsoglou (Sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The sound of architecture : acoustic atmospheres in place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 volume (304 pages) / illustrations, plans, cartes / 23 cm, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leuven University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.179-190, 2022, 978-94-6270-321-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Baxen, une expérimentation architecturale entre art et science, entre Xenakis et les Frères Baschet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Dayre et David Gauthier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de chercher. L’enseignement supérieur face à la recherche-création.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.99-109, 2020, 979-10-370-0543-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le swing de la façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retbi M. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jazz, Acoustique, Architecture et Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delatour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 69-90., 2018, 9782752103277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame verte et bleue, un projet partagé. Récit de l'expérience pédagogique du chemin Gabugy menée à l'Ecole d'Architecture de Lyon ( 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny, Yves; Bautés, Nicolas; Gouëset, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace en partage. Approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.175-187, 2017, Géographie sociale, 978-2-7535-5670-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes postales sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Pierre Mariétan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écoute du monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-35371-912-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’enregistrement sonore en architecture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces. Espaces, expériences et politiques du sonore.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-140., 2014, géographie sociale, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cloche dans le paysage sonore. Eléments d'inventaire campanaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buron, Thierry and Darnas, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur le paysage sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Actes Sud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-110, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : deux groupes professionnels émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrication de la ville – métiers et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Parenthèses, 2009, 978-2-86364-651-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01128922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture éphémère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création sonore en espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExCo : collaborer et expérimenter pour apprendre à faire de l'architecture en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Morlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonurgia : une recherche-action pour une conception sonore des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture et de la communication - DAPA et BRAUP; Acirène (Chalon-sur-Saône). 2009, 97 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepteurs sonores et concepteurs lumière : sociographies comparées, le rôle des coopérations interprofessionnelles dans l'expertise et la conception des ambiances architecturales et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 66, Ministère de l’Equipement, des transports, du logement, du tourisme et de la mer; PUCA : « Activités d’experts et collaborations interprofessionnelles » ; CRESSON. 2006, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association artiste/architecte à l'épreuve de l'hôpital laïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2003-GEN, Ecole Nationale Supérieure d'Architecture de Paris-Malaquais; Laboratoire Architecture Culture Société (ACS); Ministère de la Culture et de la Communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d'histoire de l'art (INHA). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les indicateurs de l'identité sonore d'un quartier : contribution au fonctionnement d'un observatoire de l'environnement sonore à Lyon Tome 1 et 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Balaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Arlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 36, CRESSON. 1997, pp.121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception sonore des espaces habités : une démarche exploratoire avant expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Balaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Odion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno De Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 27, CRESSON. 1994, 2 vol. (48, 114p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations visuelles des phénomènes sonores : application à l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00512851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La part sonore de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Lille 3 (Villeneuve d'Ascq), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02120402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAND LES MURS NOUS PARLENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lequay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Construire l'événementiel. Option en intensif 40 h - expérimentation. Ecole Nationale Supérieure d'Architecture de Lyon. Vaulx-en-Velin France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01315295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D83E890A"/>
+    <w:nsid w:val="540623A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-regnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4371-5006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128898313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyon.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyon.archi.fr/fr/le-laboratoire-laure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.regnault@lyon.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hugonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavardes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ottello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/142156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/book/l-ecoute-du-monde-actes-du-congres-mondial-d-ecologie-sonore/86696.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/regards-sur-le-paysage-sonore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02120402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01315295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cecile-regnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4371-5006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128898313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyon.archi.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lyon.archi.fr/fr/le-laboratoire-laure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cecile.regnault@lyon.archi.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garcin-Marrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Darcis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106806ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.769" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120187v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Romieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.7362" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00995533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0627" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120283v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hugonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745841v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;midor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beaumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598395v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavardes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-du-patrimoine.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Baudrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ottello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/142156" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592817v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucie-editions.com/book/l-ecoute-du-monde-actes-du-congres-mondial-d-ecologie-sonore/86696.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995491v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/arts/regards-sur-le-paysage-sonore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120206v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Arlaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Odion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Lescure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique No&#235;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00512851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02120402v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01315295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>